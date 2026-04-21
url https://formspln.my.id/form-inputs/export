--- v0 (2026-03-07)
+++ v1 (2026-04-21)
@@ -12,268 +12,976 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
   <si>
     <t>Nama Lengkap</t>
   </si>
   <si>
     <t>Unit/Bagian</t>
   </si>
   <si>
     <t>Posisi</t>
   </si>
   <si>
     <t>ID Pelanggan</t>
   </si>
   <si>
     <t>Waktu Pengisian</t>
   </si>
   <si>
+    <t>NILA SARI</t>
+  </si>
+  <si>
+    <t>KOSAMBI</t>
+  </si>
+  <si>
+    <t>SECURITY</t>
+  </si>
+  <si>
+    <t>2026-04-21 04:12:02</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YAKUB</t>
+  </si>
+  <si>
+    <t>BILLMAN</t>
+  </si>
+  <si>
+    <t>2026-04-20 09:40:14</t>
+  </si>
+  <si>
+    <t>2026-04-20 09:39:34</t>
+  </si>
+  <si>
+    <t>2026-04-20 09:30:05</t>
+  </si>
+  <si>
     <t>IYAN APRIYANI</t>
   </si>
   <si>
     <t>CIKAMPEK</t>
   </si>
   <si>
     <t>YANBUNG</t>
   </si>
   <si>
+    <t>2026-04-20 03:34:10</t>
+  </si>
+  <si>
+    <t>2026-04-20 03:33:50</t>
+  </si>
+  <si>
+    <t>2026-04-20 03:33:36</t>
+  </si>
+  <si>
+    <t>2026-04-20 03:33:23</t>
+  </si>
+  <si>
+    <t>2026-04-20 03:33:06</t>
+  </si>
+  <si>
+    <t>2026-04-20 03:32:20</t>
+  </si>
+  <si>
+    <t>2026-04-20 03:32:04</t>
+  </si>
+  <si>
+    <t>AEP SAEPUDIN</t>
+  </si>
+  <si>
+    <t>RENGASDENGKLOK</t>
+  </si>
+  <si>
+    <t>2026-04-18 10:06:40</t>
+  </si>
+  <si>
+    <t>2026-04-18 10:04:35</t>
+  </si>
+  <si>
+    <t>2026-04-17 12:23:18</t>
+  </si>
+  <si>
+    <t>2026-04-17 12:21:44</t>
+  </si>
+  <si>
+    <t>2026-04-17 01:19:04</t>
+  </si>
+  <si>
+    <t>2026-04-17 01:17:45</t>
+  </si>
+  <si>
+    <t>2026-04-17 01:17:32</t>
+  </si>
+  <si>
+    <t>2026-04-17 01:17:17</t>
+  </si>
+  <si>
+    <t>2026-04-16 13:20:21</t>
+  </si>
+  <si>
+    <t>2026-04-16 06:03:16</t>
+  </si>
+  <si>
+    <t>2026-04-16 05:42:58</t>
+  </si>
+  <si>
+    <t>2026-04-16 05:41:27</t>
+  </si>
+  <si>
+    <t>2026-04-16 05:41:10</t>
+  </si>
+  <si>
+    <t>2026-04-16 05:40:53</t>
+  </si>
+  <si>
+    <t>2026-04-16 05:40:38</t>
+  </si>
+  <si>
+    <t>2026-04-16 03:02:39</t>
+  </si>
+  <si>
+    <t>2026-04-16 01:09:15</t>
+  </si>
+  <si>
+    <t>2026-04-16 01:08:54</t>
+  </si>
+  <si>
+    <t>2026-04-16 01:08:38</t>
+  </si>
+  <si>
+    <t>2026-04-16 01:08:22</t>
+  </si>
+  <si>
+    <t>PUPUNG ANDRIANA</t>
+  </si>
+  <si>
+    <t>P2TL</t>
+  </si>
+  <si>
+    <t>2026-04-15 09:16:41</t>
+  </si>
+  <si>
+    <t>RITA FITRI</t>
+  </si>
+  <si>
+    <t>2026-04-15 07:24:06</t>
+  </si>
+  <si>
+    <t>2026-04-15 04:50:34</t>
+  </si>
+  <si>
+    <t>2026-04-15 04:48:32</t>
+  </si>
+  <si>
+    <t>2026-04-15 02:18:19</t>
+  </si>
+  <si>
+    <t>2026-04-15 01:35:18</t>
+  </si>
+  <si>
+    <t>2026-04-15 01:35:04</t>
+  </si>
+  <si>
+    <t>2026-04-15 01:34:52</t>
+  </si>
+  <si>
+    <t>2026-04-15 01:34:36</t>
+  </si>
+  <si>
+    <t>2026-04-15 01:34:24</t>
+  </si>
+  <si>
+    <t>2026-04-15 01:34:07</t>
+  </si>
+  <si>
+    <t>Andriadi ramdhani</t>
+  </si>
+  <si>
+    <t>2026-04-10 12:44:15</t>
+  </si>
+  <si>
+    <t>2026-04-10 07:04:59</t>
+  </si>
+  <si>
+    <t>2026-04-10 07:04:45</t>
+  </si>
+  <si>
+    <t>2026-04-10 07:04:24</t>
+  </si>
+  <si>
+    <t>2026-04-10 07:04:07</t>
+  </si>
+  <si>
+    <t>2026-04-10 07:03:53</t>
+  </si>
+  <si>
+    <t>2026-04-10 07:03:43</t>
+  </si>
+  <si>
+    <t>2026-04-10 07:03:30</t>
+  </si>
+  <si>
+    <t>2026-04-10 07:03:19</t>
+  </si>
+  <si>
+    <t>2026-04-10 07:03:08</t>
+  </si>
+  <si>
+    <t>2026-04-10 07:02:58</t>
+  </si>
+  <si>
+    <t>2026-04-10 07:02:40</t>
+  </si>
+  <si>
+    <t>2026-04-10 07:02:28</t>
+  </si>
+  <si>
+    <t>2026-04-10 07:02:17</t>
+  </si>
+  <si>
+    <t>2026-04-10 07:02:03</t>
+  </si>
+  <si>
+    <t>2026-04-10 07:01:51</t>
+  </si>
+  <si>
+    <t>2026-04-10 07:00:05</t>
+  </si>
+  <si>
+    <t>2026-04-10 06:59:46</t>
+  </si>
+  <si>
+    <t>2026-04-10 06:59:29</t>
+  </si>
+  <si>
+    <t>2026-04-10 06:59:15</t>
+  </si>
+  <si>
+    <t>2026-04-10 06:58:59</t>
+  </si>
+  <si>
+    <t>2026-04-10 06:58:20</t>
+  </si>
+  <si>
+    <t>2026-04-09 14:29:11</t>
+  </si>
+  <si>
+    <t>2026-04-09 14:28:42</t>
+  </si>
+  <si>
+    <t>ABDUL ROHMAN</t>
+  </si>
+  <si>
+    <t>SSS</t>
+  </si>
+  <si>
+    <t>2026-04-09 08:53:22</t>
+  </si>
+  <si>
+    <t>agsanigita</t>
+  </si>
+  <si>
+    <t>BAGIAN NIAGA</t>
+  </si>
+  <si>
+    <t>YANTEK</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>2026-04-09 01:47:08</t>
+  </si>
+  <si>
+    <t>2026-04-09 00:25:02</t>
+  </si>
+  <si>
+    <t>2026-04-09 00:24:36</t>
+  </si>
+  <si>
+    <t>2026-04-09 00:24:03</t>
+  </si>
+  <si>
+    <t>2026-04-09 00:23:26</t>
+  </si>
+  <si>
+    <t>2026-04-09 00:22:47</t>
+  </si>
+  <si>
+    <t>2026-04-08 05:18:18</t>
+  </si>
+  <si>
+    <t>2026-04-06 14:49:57</t>
+  </si>
+  <si>
+    <t>2026-04-06 14:49:22</t>
+  </si>
+  <si>
+    <t>2026-04-06 06:08:03</t>
+  </si>
+  <si>
+    <t>2026-04-02 09:23:11</t>
+  </si>
+  <si>
+    <t>2026-04-02 09:03:06</t>
+  </si>
+  <si>
+    <t>2026-04-02 09:02:22</t>
+  </si>
+  <si>
+    <t>2026-04-02 09:01:32</t>
+  </si>
+  <si>
+    <t>Anggi fajar darmawan</t>
+  </si>
+  <si>
+    <t>KARAWANG KOTA</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:44:56</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:44:20</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:43:47</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:39:33</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:37:46</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:37:33</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:37:20</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:37:05</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:36:50</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:36:38</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:36:25</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:36:13</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:35:58</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:35:38</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:35:24</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:34:55</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:34:39</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:34:19</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:34:03</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:33:47</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:33:29</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:33:08</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:32:42</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:32:25</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:32:09</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:31:55</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:31:40</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:31:25</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:31:09</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:30:54</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:30:40</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:30:23</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:30:08</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:29:53</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:29:36</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:29:20</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:29:06</t>
+  </si>
+  <si>
+    <t>2026-04-01 07:28:51</t>
+  </si>
+  <si>
+    <t>2026-04-01 01:51:44</t>
+  </si>
+  <si>
+    <t>2026-04-01 01:15:21</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:16:36</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:16:09</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:15:42</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:15:13</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:14:31</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:14:06</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:13:43</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:13:14</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:13:01</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:12:42</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:12:23</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:11:50</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:11:28</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:11:01</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:10:30</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:09:55</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:09:14</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:08:49</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:08:21</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:07:19</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:06:53</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:06:06</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:05:36</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:04:57</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:04:10</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:03:28</t>
+  </si>
+  <si>
+    <t>2026-03-31 08:03:06</t>
+  </si>
+  <si>
+    <t>Adang sudirman</t>
+  </si>
+  <si>
+    <t>2026-03-31 05:37:41</t>
+  </si>
+  <si>
+    <t>2026-03-31 05:01:17</t>
+  </si>
+  <si>
+    <t>2026-03-31 05:00:48</t>
+  </si>
+  <si>
+    <t>2026-03-31 05:00:21</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:59:46</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:55:16</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:54:43</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:54:12</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:53:37</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:53:03</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:52:24</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:51:48</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:22:35</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:21:49</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:21:18</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:20:44</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:20:14</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:19:48</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:19:14</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:18:32</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:18:06</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:17:35</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:17:09</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:16:39</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:16:17</t>
+  </si>
+  <si>
+    <t>2026-03-31 04:09:58</t>
+  </si>
+  <si>
+    <t>2026-03-31 03:49:39</t>
+  </si>
+  <si>
+    <t>2026-03-31 02:44:36</t>
+  </si>
+  <si>
+    <t>2026-03-31 02:35:52</t>
+  </si>
+  <si>
+    <t>2026-03-31 02:35:17</t>
+  </si>
+  <si>
+    <t>2026-03-31 02:34:46</t>
+  </si>
+  <si>
+    <t>2026-03-31 02:34:33</t>
+  </si>
+  <si>
+    <t>2026-03-31 02:33:56</t>
+  </si>
+  <si>
+    <t>2026-03-31 02:33:06</t>
+  </si>
+  <si>
+    <t>2026-03-31 02:32:29</t>
+  </si>
+  <si>
+    <t>2026-03-31 02:31:51</t>
+  </si>
+  <si>
+    <t>2026-03-31 02:31:03</t>
+  </si>
+  <si>
+    <t>2026-03-31 02:30:29</t>
+  </si>
+  <si>
+    <t>2026-03-31 02:29:32</t>
+  </si>
+  <si>
+    <t>2026-03-31 02:29:03</t>
+  </si>
+  <si>
+    <t>2026-03-31 02:27:59</t>
+  </si>
+  <si>
+    <t>2026-03-31 01:47:22</t>
+  </si>
+  <si>
+    <t>2026-03-31 01:46:12</t>
+  </si>
+  <si>
+    <t>2026-03-31 01:27:38</t>
+  </si>
+  <si>
+    <t>ENDANG M.H</t>
+  </si>
+  <si>
+    <t>2026-03-30 09:41:12</t>
+  </si>
+  <si>
+    <t>DEDEN</t>
+  </si>
+  <si>
+    <t>2026-03-30 09:29:42</t>
+  </si>
+  <si>
+    <t>AHMAD</t>
+  </si>
+  <si>
+    <t>2026-03-30 09:26:53</t>
+  </si>
+  <si>
+    <t>SAEFUL RAHMAN</t>
+  </si>
+  <si>
+    <t>2026-03-11 01:54:59</t>
+  </si>
+  <si>
+    <t>2026-03-10 08:12:32</t>
+  </si>
+  <si>
+    <t>TITA NURMILAH</t>
+  </si>
+  <si>
+    <t>2026-03-10 04:48:39</t>
+  </si>
+  <si>
+    <t>2026-03-10 04:38:47</t>
+  </si>
+  <si>
+    <t>TARHADI</t>
+  </si>
+  <si>
+    <t>2026-03-10 04:24:48</t>
+  </si>
+  <si>
+    <t>JUNAEDI</t>
+  </si>
+  <si>
+    <t>2026-03-10 04:03:38</t>
+  </si>
+  <si>
+    <t>JAYA WIJAYA</t>
+  </si>
+  <si>
+    <t>2026-03-10 03:53:52</t>
+  </si>
+  <si>
+    <t>2026-03-10 03:53:09</t>
+  </si>
+  <si>
+    <t>2026-03-10 03:52:29</t>
+  </si>
+  <si>
+    <t>2026-03-10 03:51:35</t>
+  </si>
+  <si>
+    <t>2026-03-10 03:04:13</t>
+  </si>
+  <si>
+    <t>2026-03-09 11:50:47</t>
+  </si>
+  <si>
+    <t>2026-03-09 07:18:15</t>
+  </si>
+  <si>
+    <t>2026-03-09 06:27:56</t>
+  </si>
+  <si>
+    <t>2026-03-09 05:56:57</t>
+  </si>
+  <si>
+    <t>CEPPI APRIZAL</t>
+  </si>
+  <si>
+    <t>2026-03-09 03:42:35</t>
+  </si>
+  <si>
+    <t>DEDEN AHMAD JAELANI</t>
+  </si>
+  <si>
+    <t>2026-03-09 03:41:28</t>
+  </si>
+  <si>
+    <t>2026-03-09 03:38:17</t>
+  </si>
+  <si>
+    <t>2026-03-09 03:37:34</t>
+  </si>
+  <si>
+    <t>2026-03-09 03:35:38</t>
+  </si>
+  <si>
+    <t>2026-03-09 03:30:36</t>
+  </si>
+  <si>
+    <t>2026-03-09 03:29:52</t>
+  </si>
+  <si>
+    <t>2026-03-09 03:16:18</t>
+  </si>
+  <si>
     <t>2026-03-07 06:26:59</t>
   </si>
   <si>
     <t>2026-03-07 01:48:25</t>
   </si>
   <si>
     <t>2026-03-07 01:47:44</t>
   </si>
   <si>
     <t>NINING SUMARNI</t>
   </si>
   <si>
-    <t>KOSAMBI</t>
-[...1 lines deleted...]
-  <si>
     <t>OPHARDUNG</t>
   </si>
   <si>
     <t>2026-03-06 09:27:51</t>
   </si>
   <si>
-    <t>RITA FITRI</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-03-06 07:53:53</t>
   </si>
   <si>
     <t>2026-03-05 06:40:10</t>
   </si>
   <si>
     <t>2026-03-05 06:39:42</t>
   </si>
   <si>
     <t>2026-03-05 05:18:31</t>
   </si>
   <si>
-    <t>NILA SARI</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-03-05 05:07:23</t>
   </si>
   <si>
     <t>2026-03-05 05:06:29</t>
   </si>
   <si>
     <t>FARHAN SAPUTRA</t>
   </si>
   <si>
-    <t>BILLMAN</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-04 04:37:08</t>
   </si>
   <si>
     <t>2026-03-04 04:37:07</t>
   </si>
   <si>
     <t>CARSIM BIN AHMID</t>
   </si>
   <si>
     <t>2026-03-04 04:34:14</t>
   </si>
   <si>
-    <t>JUNAEDI</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-04 04:31:03</t>
   </si>
   <si>
     <t>2026-03-04 04:30:33</t>
   </si>
   <si>
-    <t>JAYA WIJAYA</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-03 02:22:20</t>
   </si>
   <si>
     <t>2026-03-03 01:54:36</t>
   </si>
   <si>
     <t>2026-03-03 01:53:49</t>
   </si>
   <si>
     <t>2026-03-03 01:53:19</t>
   </si>
   <si>
     <t>2026-03-02 02:14:28</t>
   </si>
   <si>
     <t>2026-03-02 02:13:53</t>
   </si>
   <si>
     <t>2026-03-02 02:13:23</t>
   </si>
   <si>
     <t>2026-02-27 03:51:16</t>
   </si>
   <si>
-    <t>TARHADI</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-27 03:14:26</t>
   </si>
   <si>
     <t>2026-02-27 03:12:51</t>
   </si>
   <si>
     <t>2026-02-27 03:05:38</t>
   </si>
   <si>
     <t>2026-02-27 03:05:01</t>
   </si>
   <si>
     <t>2026-02-27 03:04:36</t>
   </si>
   <si>
     <t>2026-02-27 01:13:03</t>
   </si>
   <si>
     <t>2026-02-26 08:36:41</t>
   </si>
   <si>
     <t>2026-02-26 08:36:01</t>
   </si>
   <si>
     <t>PENTY ELHAYATI</t>
   </si>
   <si>
     <t>2026-02-26 03:38:56</t>
   </si>
   <si>
     <t>2026-02-26 03:29:17</t>
   </si>
   <si>
     <t>IHAT SOLIHAT</t>
   </si>
   <si>
     <t>2026-02-26 03:27:34</t>
   </si>
   <si>
     <t>2026-02-26 03:11:36</t>
   </si>
   <si>
     <t>2026-02-26 01:14:59</t>
   </si>
   <si>
-    <t>MUHAMMAD YAKUB</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-25 05:28:35</t>
   </si>
   <si>
     <t>2026-02-25 04:57:24</t>
   </si>
   <si>
     <t>2026-02-25 04:55:39</t>
   </si>
   <si>
     <t>2026-02-25 04:41:25</t>
   </si>
   <si>
     <t>2026-02-25 04:06:59</t>
   </si>
   <si>
     <t>DENDI AGUNG HIMAWAN</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-25 03:50:58</t>
   </si>
   <si>
     <t>2026-02-25 03:28:05</t>
   </si>
   <si>
     <t>2026-02-25 03:27:45</t>
   </si>
   <si>
     <t>2026-02-25 03:26:46</t>
   </si>
   <si>
-    <t>PUPUNG ANDRIANA</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-21 02:34:49</t>
   </si>
   <si>
     <t>2026-01-21 01:54:38</t>
   </si>
   <si>
     <t>2026-01-20 13:35:51</t>
   </si>
   <si>
     <t>2026-01-20 09:43:54</t>
   </si>
   <si>
     <t>2026-01-20 09:42:23</t>
   </si>
   <si>
     <t>2026-01-20 09:25:19</t>
   </si>
   <si>
     <t>2026-01-20 09:24:33</t>
   </si>
   <si>
     <t>2026-01-20 08:03:30</t>
   </si>
   <si>
     <t>2026-01-20 08:02:17</t>
@@ -308,53 +1016,50 @@
   <si>
     <t>2026-01-20 06:41:33</t>
   </si>
   <si>
     <t>2026-01-20 05:55:29</t>
   </si>
   <si>
     <t>2026-01-20 05:28:49</t>
   </si>
   <si>
     <t>2026-01-20 03:54:35</t>
   </si>
   <si>
     <t>2026-01-20 03:03:46</t>
   </si>
   <si>
     <t>2026-01-20 02:30:42</t>
   </si>
   <si>
     <t>2026-01-20 02:29:43</t>
   </si>
   <si>
     <t>2026-01-20 01:59:03</t>
   </si>
   <si>
-    <t>CEPPI APRIZAL</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-20 01:58:43</t>
   </si>
   <si>
     <t>2026-01-20 01:57:03</t>
   </si>
   <si>
     <t>SOLEH SOLIHIN</t>
   </si>
   <si>
     <t>2026-01-20 01:55:31</t>
   </si>
   <si>
     <t>2026-01-20 01:54:45</t>
   </si>
   <si>
     <t>2026-01-20 01:53:19</t>
   </si>
   <si>
     <t>2026-01-20 01:52:43</t>
   </si>
   <si>
     <t>2026-01-20 01:51:01</t>
   </si>
   <si>
     <t>2026-01-20 01:28:48</t>
@@ -377,105 +1082,96 @@
   <si>
     <t>2026-01-20 01:23:29</t>
   </si>
   <si>
     <t>2026-01-20 01:23:15</t>
   </si>
   <si>
     <t>2026-01-20 01:22:57</t>
   </si>
   <si>
     <t>2026-01-20 01:22:45</t>
   </si>
   <si>
     <t>2026-01-20 01:22:30</t>
   </si>
   <si>
     <t>2026-01-20 01:22:17</t>
   </si>
   <si>
     <t>2026-01-20 01:22:02</t>
   </si>
   <si>
     <t>2026-01-20 01:20:33</t>
   </si>
   <si>
-    <t>TITA NURMILAH</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-19 14:01:26</t>
   </si>
   <si>
     <t>2026-01-19 14:00:43</t>
   </si>
   <si>
     <t>2026-01-19 14:00:01</t>
   </si>
   <si>
     <t>2026-01-19 13:59:23</t>
   </si>
   <si>
     <t>2026-01-19 13:58:25</t>
   </si>
   <si>
     <t>2026-01-19 13:34:11</t>
   </si>
   <si>
-    <t>SAEFUL RAHMAN</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-19 09:48:16</t>
   </si>
   <si>
     <t>2026-01-19 09:45:55</t>
   </si>
   <si>
     <t>2026-01-19 08:56:22</t>
   </si>
   <si>
     <t>2026-01-19 08:55:55</t>
   </si>
   <si>
     <t>2026-01-19 08:55:30</t>
   </si>
   <si>
     <t>2026-01-19 08:55:06</t>
   </si>
   <si>
     <t>2026-01-19 08:54:40</t>
   </si>
   <si>
     <t>2026-01-19 08:54:13</t>
   </si>
   <si>
     <t>2026-01-19 08:53:45</t>
   </si>
   <si>
     <t>2026-01-19 08:53:16</t>
-  </si>
-[...1 lines deleted...]
-    <t>DEDEN AHMAD JAELANI</t>
   </si>
   <si>
     <t>2026-01-19 06:25:15</t>
   </si>
   <si>
     <t>2026-01-19 06:23:33</t>
   </si>
   <si>
     <t>2026-01-19 06:22:34</t>
   </si>
   <si>
     <t>2026-01-19 06:21:27</t>
   </si>
   <si>
     <t>2026-01-19 06:20:41</t>
   </si>
   <si>
     <t>UJIB BAKRI BIN OYAN</t>
   </si>
   <si>
     <t>2026-01-19 06:19:47</t>
   </si>
   <si>
     <t>2026-01-19 06:19:02</t>
   </si>
@@ -890,2487 +1586,6210 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E143"/>
+  <dimension ref="A1:E362"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2">
-        <v>534611113174</v>
+        <v>534758262706</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D3">
-        <v>534613018575</v>
+        <v>534684689655</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D4">
-        <v>534610163373</v>
+        <v>534680236827</v>
       </c>
       <c r="E4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5">
+        <v>534680618443</v>
+      </c>
+      <c r="E5" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>534684693859</v>
+        <v>5346112167836</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B7" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D7">
-        <v>534612964352</v>
+        <v>5346112167778</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D8">
-        <v>534610845574</v>
+        <v>5346112167777</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B9" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D9">
-        <v>5346115092874</v>
+        <v>5346112167776</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10">
+        <v>5346112167772</v>
+      </c>
+      <c r="E10" t="s">
         <v>21</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B11" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11">
+        <v>534612836925</v>
+      </c>
+      <c r="E11" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B12" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D12">
-        <v>534611806031</v>
+        <v>534610863033</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" t="s">
         <v>25</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13">
+        <v>5346112167869</v>
+      </c>
+      <c r="E13" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B14" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D14">
-        <v>534610545937</v>
+        <v>5347515120084</v>
       </c>
       <c r="E14" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D15">
-        <v>534612259063</v>
+        <v>534758245858</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D16">
-        <v>5346131170623</v>
+        <v>534680236827</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D17">
-        <v>534685029979</v>
+        <v>534613140476</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D18">
-        <v>534613175978</v>
+        <v>534610272593</v>
       </c>
       <c r="E18" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B19" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D19">
-        <v>534611825563</v>
+        <v>534611838472</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B20" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D20">
-        <v>534613022442</v>
+        <v>534612676846</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B21" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C21" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D21">
-        <v>5346115092907</v>
+        <v>534685009685</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B22" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22">
-        <v>534680464800</v>
+        <v>534610133575</v>
       </c>
       <c r="E22" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B23" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23">
-        <v>534684924207</v>
+        <v>534611883682</v>
       </c>
       <c r="E23" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="B24" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D24">
-        <v>534610299173</v>
+        <v>534611883738</v>
       </c>
       <c r="E24" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="B25" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D25">
-        <v>534611085260</v>
+        <v>534611883704</v>
       </c>
       <c r="E25" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="B26" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D26">
-        <v>534611158077</v>
+        <v>534611883674</v>
       </c>
       <c r="E26" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B27" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D27">
-        <v>534685177746</v>
+        <v>534611883690</v>
       </c>
       <c r="E27" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B28" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D28">
-        <v>534685630280</v>
+        <v>534611520185</v>
       </c>
       <c r="E28" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B29" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D29">
-        <v>534685630344</v>
+        <v>534612943111</v>
       </c>
       <c r="E29" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="B30" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D30">
-        <v>534611708038</v>
+        <v>534612955832</v>
       </c>
       <c r="E30" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B31" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D31">
-        <v>534611538723</v>
+        <v>534613027294</v>
       </c>
       <c r="E31" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B32" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D32">
-        <v>534610450156</v>
+        <v>534612943103</v>
       </c>
       <c r="E32" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="B33" t="s">
         <v>6</v>
       </c>
       <c r="C33" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="D33">
-        <v>534611954740</v>
+        <v>5346812190478</v>
       </c>
       <c r="E33" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B34" t="s">
         <v>6</v>
       </c>
       <c r="C34" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="D34">
-        <v>534611954740</v>
+        <v>534686319149</v>
       </c>
       <c r="E34" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>55</v>
+        <v>5</v>
       </c>
       <c r="B35" t="s">
         <v>6</v>
       </c>
       <c r="C35" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D35">
-        <v>534610449580</v>
+        <v>534684883512</v>
       </c>
       <c r="E35" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C36" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D36">
-        <v>534612866494</v>
+        <v>5347515119977</v>
       </c>
       <c r="E36" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>5</v>
+        <v>49</v>
       </c>
       <c r="B37" t="s">
         <v>6</v>
       </c>
       <c r="C37" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="D37">
-        <v>534612446192</v>
+        <v>534680210202</v>
       </c>
       <c r="E37" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>59</v>
+        <v>14</v>
       </c>
       <c r="B38" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D38">
-        <v>534685357943</v>
+        <v>5346112167711</v>
       </c>
       <c r="E38" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B39" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D39">
-        <v>534680022864</v>
+        <v>5346112167701</v>
       </c>
       <c r="E39" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B40" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D40">
-        <v>534685188323</v>
+        <v>5346112167700</v>
       </c>
       <c r="E40" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B41" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>16</v>
       </c>
       <c r="D41">
-        <v>56906976941</v>
+        <v>5346112167699</v>
       </c>
       <c r="E41" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B42" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D42">
-        <v>534686488504</v>
+        <v>5346112167698</v>
       </c>
       <c r="E42" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="B43" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>16</v>
+      </c>
+      <c r="D43">
+        <v>5346112167695</v>
       </c>
       <c r="E43" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>5</v>
+        <v>60</v>
       </c>
       <c r="B44" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="D44">
-        <v>534613175978</v>
+        <v>5346112167458</v>
       </c>
       <c r="E44" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B45" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D45">
-        <v>534611920926</v>
+        <v>5346112167544</v>
       </c>
       <c r="E45" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B46" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D46">
-        <v>534613185944</v>
+        <v>5346112167543</v>
       </c>
       <c r="E46" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="B47" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C47" t="s">
         <v>16</v>
       </c>
       <c r="D47">
-        <v>534685839989</v>
+        <v>5346112167542</v>
       </c>
       <c r="E47" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B48" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D48">
-        <v>534612296948</v>
+        <v>5346112167541</v>
       </c>
       <c r="E48" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="B49" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D49">
-        <v>534610725209</v>
+        <v>5346112167538</v>
       </c>
       <c r="E49" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B50" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D50">
-        <v>534612416942</v>
+        <v>5346112167536</v>
       </c>
       <c r="E50" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B51" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D51">
-        <v>534611454957</v>
+        <v>5346112167534</v>
       </c>
       <c r="E51" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="B52" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D52">
-        <v>534612564269</v>
+        <v>5346112167531</v>
       </c>
       <c r="E52" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="B53" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D53">
-        <v>534611187567</v>
+        <v>5346112167530</v>
       </c>
       <c r="E53" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B54" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D54">
-        <v>534685806171</v>
+        <v>5346112167528</v>
       </c>
       <c r="E54" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B55" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D55">
-        <v>534685053150</v>
+        <v>5346112167404</v>
       </c>
       <c r="E55" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B56" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D56">
-        <v>534685917910</v>
+        <v>5346112167403</v>
       </c>
       <c r="E56" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B57" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D57">
-        <v>534686422514</v>
+        <v>5346112167402</v>
       </c>
       <c r="E57" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B58" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D58">
-        <v>534685404055</v>
+        <v>5346112167401</v>
       </c>
       <c r="E58" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B59" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D59">
-        <v>534685527820</v>
+        <v>5346112167400</v>
       </c>
       <c r="E59" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B60" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D60">
-        <v>534686307577</v>
+        <v>5346112167419</v>
       </c>
       <c r="E60" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B61" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D61">
-        <v>534680110914</v>
+        <v>5346112167417</v>
       </c>
       <c r="E61" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B62" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D62">
-        <v>534680630459</v>
+        <v>5346112167416</v>
       </c>
       <c r="E62" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="B63" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D63">
-        <v>534613162063</v>
+        <v>5346112167415</v>
       </c>
       <c r="E63" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="B64" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D64">
-        <v>5346115092538</v>
+        <v>5348212151365</v>
       </c>
       <c r="E64" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B65" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D65">
-        <v>534610606645</v>
+        <v>5346112167405</v>
       </c>
       <c r="E65" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B66" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="D66">
-        <v>534680316610</v>
+        <v>5346112167547</v>
       </c>
       <c r="E66" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="B67" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="D67">
-        <v>534680521613</v>
+        <v>5346112167548</v>
       </c>
       <c r="E67" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="B68" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>534612416942</v>
+        <v>47</v>
+      </c>
+      <c r="D68" t="s">
+        <v>86</v>
       </c>
       <c r="E68" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>52</v>
+        <v>88</v>
       </c>
       <c r="B69" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="C69" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>534610615157</v>
+        <v>90</v>
+      </c>
+      <c r="D69" t="s">
+        <v>91</v>
       </c>
       <c r="E69" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="B70" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="D70">
-        <v>32189505012</v>
+        <v>5346112167508</v>
       </c>
       <c r="E70" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="B71" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="D71">
-        <v>45131870128</v>
+        <v>5346112167506</v>
       </c>
       <c r="E71" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="B72" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="D72">
-        <v>534610956884</v>
+        <v>5346112167497</v>
       </c>
       <c r="E72" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="B73" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="D73">
-        <v>534610880594</v>
+        <v>5346112167496</v>
       </c>
       <c r="E73" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="B74" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="D74">
-        <v>534613167264</v>
+        <v>5346112167495</v>
       </c>
       <c r="E74" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>101</v>
+        <v>49</v>
       </c>
       <c r="B75" t="s">
         <v>6</v>
       </c>
       <c r="C75" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="D75">
-        <v>534613094139</v>
+        <v>534685093824</v>
       </c>
       <c r="E75" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>101</v>
+        <v>24</v>
       </c>
       <c r="B76" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="C76" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D76">
-        <v>534613094154</v>
+        <v>5347512258300</v>
       </c>
       <c r="E76" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
+        <v>24</v>
+      </c>
+      <c r="B77" t="s">
         <v>25</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D77">
-        <v>534613167264</v>
+        <v>5347512258299</v>
       </c>
       <c r="E77" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B78" t="s">
         <v>6</v>
       </c>
       <c r="C78" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="D78">
-        <v>534610392452</v>
+        <v>534686416285</v>
       </c>
       <c r="E78" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="B79" t="s">
         <v>6</v>
       </c>
       <c r="C79" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="D79">
-        <v>534756023827</v>
+        <v>5346812190320</v>
       </c>
       <c r="E79" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="B80" t="s">
         <v>6</v>
       </c>
       <c r="C80" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="D80">
-        <v>534612881795</v>
+        <v>5346112167454</v>
       </c>
       <c r="E80" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="B81" t="s">
         <v>6</v>
       </c>
       <c r="C81" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="D81">
-        <v>534613183168</v>
+        <v>5346812190319</v>
       </c>
       <c r="E81" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="B82" t="s">
         <v>6</v>
       </c>
       <c r="C82" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="D82">
-        <v>534613094154</v>
+        <v>5346812190277</v>
       </c>
       <c r="E82" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
-        <v>5</v>
+        <v>106</v>
       </c>
       <c r="B83" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C83" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D83">
-        <v>534613094139</v>
+        <v>5347512258154</v>
       </c>
       <c r="E83" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
-        <v>5</v>
+        <v>106</v>
       </c>
       <c r="B84" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C84" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D84">
-        <v>534613049678</v>
+        <v>5347512258155</v>
       </c>
       <c r="E84" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
-        <v>5</v>
+        <v>106</v>
       </c>
       <c r="B85" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C85" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D85">
-        <v>534611928584</v>
+        <v>5347512258090</v>
       </c>
       <c r="E85" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
-        <v>5</v>
+        <v>106</v>
       </c>
       <c r="B86" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C86" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D86">
-        <v>534610935358</v>
+        <v>5347512257820</v>
       </c>
       <c r="E86" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
-        <v>5</v>
+        <v>106</v>
       </c>
       <c r="B87" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C87" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D87">
-        <v>534613049652</v>
+        <v>5347512257980</v>
       </c>
       <c r="E87" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
-        <v>5</v>
+        <v>106</v>
       </c>
       <c r="B88" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C88" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D88">
-        <v>534610894805</v>
+        <v>5347512257981</v>
       </c>
       <c r="E88" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
-        <v>5</v>
+        <v>106</v>
       </c>
       <c r="B89" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C89" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D89">
-        <v>534610771359</v>
+        <v>5347512257982</v>
       </c>
       <c r="E89" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
-        <v>5</v>
+        <v>106</v>
       </c>
       <c r="B90" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C90" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D90">
-        <v>534611525967</v>
+        <v>5347512257962</v>
       </c>
       <c r="E90" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
-        <v>5</v>
+        <v>106</v>
       </c>
       <c r="B91" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C91" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D91">
-        <v>534612209898</v>
+        <v>5347512257757</v>
       </c>
       <c r="E91" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
-        <v>5</v>
+        <v>106</v>
       </c>
       <c r="B92" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C92" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D92">
-        <v>534610906416</v>
+        <v>5347512257758</v>
       </c>
       <c r="E92" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
       <c r="B93" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C93" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D93">
-        <v>534612739222</v>
+        <v>5347512257759</v>
       </c>
       <c r="E93" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="B94" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C94" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D94">
-        <v>534685023854</v>
+        <v>5347512257760</v>
       </c>
       <c r="E94" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="B95" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C95" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D95">
-        <v>534685217517</v>
+        <v>5347512257761</v>
       </c>
       <c r="E95" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
+        <v>106</v>
+      </c>
+      <c r="B96" t="s">
+        <v>107</v>
+      </c>
+      <c r="C96" t="s">
+        <v>16</v>
+      </c>
+      <c r="D96">
+        <v>5347512257762</v>
+      </c>
+      <c r="E96" t="s">
         <v>121</v>
-      </c>
-[...10 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="B97" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C97" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D97">
-        <v>534686387305</v>
+        <v>5347512257763</v>
       </c>
       <c r="E97" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="B98" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C98" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D98">
-        <v>534686051391</v>
+        <v>5347512257764</v>
       </c>
       <c r="E98" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="B99" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C99" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D99">
-        <v>534685009772</v>
+        <v>5347512257602</v>
       </c>
       <c r="E99" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="B100" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C100" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D100">
-        <v>534680686027</v>
+        <v>5347512257603</v>
       </c>
       <c r="E100" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="B101" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C101" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D101">
-        <v>534685126428</v>
+        <v>5347512258068</v>
       </c>
       <c r="E101" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="B102" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C102" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D102">
-        <v>534757084790</v>
+        <v>5347512258067</v>
       </c>
       <c r="E102" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="B103" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C103" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D103">
-        <v>534758233337</v>
+        <v>5347512258066</v>
       </c>
       <c r="E103" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="B104" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C104" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D104">
-        <v>534757821608</v>
+        <v>5347512258065</v>
       </c>
       <c r="E104" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="B105" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C105" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D105">
-        <v>534685372487</v>
+        <v>5347512258064</v>
       </c>
       <c r="E105" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="B106" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C106" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D106">
-        <v>534685372487</v>
+        <v>5347512258063</v>
       </c>
       <c r="E106" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C107" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D107">
-        <v>534684687013</v>
+        <v>5347512258058</v>
       </c>
       <c r="E107" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="B108" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C108" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D108">
-        <v>534685743832</v>
+        <v>5347512258060</v>
       </c>
       <c r="E108" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="B109" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C109" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D109">
-        <v>534680656867</v>
+        <v>5347512258061</v>
       </c>
       <c r="E109" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>139</v>
+        <v>106</v>
       </c>
       <c r="B110" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C110" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D110">
-        <v>534610437624</v>
+        <v>5347511258062</v>
       </c>
       <c r="E110" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
-        <v>139</v>
+        <v>106</v>
       </c>
       <c r="B111" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C111" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D111">
-        <v>534612262329</v>
+        <v>5347512258022</v>
       </c>
       <c r="E111" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="B112" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C112" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D112">
-        <v>534612819376</v>
+        <v>5347512258024</v>
       </c>
       <c r="E112" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="B113" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C113" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D113">
-        <v>534610134395</v>
+        <v>5347512258025</v>
       </c>
       <c r="E113" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="B114" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C114" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D114">
-        <v>534612819376</v>
+        <v>5347512258029</v>
       </c>
       <c r="E114" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
-        <v>145</v>
+        <v>106</v>
       </c>
       <c r="B115" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C115" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D115">
-        <v>534612699364</v>
+        <v>5347512257983</v>
       </c>
       <c r="E115" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="B116" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C116" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D116">
-        <v>534610049832</v>
+        <v>5347512257984</v>
       </c>
       <c r="E116" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="B117" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C117" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D117">
-        <v>534611140399</v>
+        <v>5347512257985</v>
       </c>
       <c r="E117" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="B118" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C118" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D118">
-        <v>534610590850</v>
+        <v>5347512257986</v>
       </c>
       <c r="E118" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="B119" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C119" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D119">
-        <v>534610465589</v>
+        <v>5347512257987</v>
       </c>
       <c r="E119" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
-        <v>151</v>
+        <v>106</v>
       </c>
       <c r="B120" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C120" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D120">
-        <v>534686043043</v>
+        <v>5347512257988</v>
       </c>
       <c r="E120" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
-        <v>151</v>
+        <v>24</v>
       </c>
       <c r="B121" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="C121" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>16</v>
+      </c>
+      <c r="D121">
+        <v>534827070346</v>
       </c>
       <c r="E121" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
-        <v>128</v>
+        <v>24</v>
       </c>
       <c r="B122" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="C122" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D122">
-        <v>534610287503</v>
+        <v>5347512258159</v>
       </c>
       <c r="E122" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="B123" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C123" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D123">
-        <v>534685635863</v>
+        <v>5347515119457</v>
       </c>
       <c r="E123" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="B124" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C124" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>16</v>
+      </c>
+      <c r="D124">
+        <v>5347515119455</v>
       </c>
       <c r="E124" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="B125" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C125" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D125">
-        <v>534686319235</v>
+        <v>5347515119456</v>
       </c>
       <c r="E125" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="B126" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C126" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D126">
-        <v>534680675338</v>
+        <v>5347515119447</v>
       </c>
       <c r="E126" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="B127" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C127" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D127">
-        <v>534680409823</v>
+        <v>5347515119450</v>
       </c>
       <c r="E127" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="B128" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C128" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D128">
-        <v>534686282864</v>
+        <v>5347515119448</v>
       </c>
       <c r="E128" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="B129" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C129" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D129">
-        <v>534685811265</v>
+        <v>5347515119449</v>
       </c>
       <c r="E129" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="B130" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C130" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D130">
-        <v>534680478929</v>
+        <v>5347515119394</v>
       </c>
       <c r="E130" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="B131" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C131" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D131">
-        <v>534686103401</v>
+        <v>5347515119391</v>
       </c>
       <c r="E131" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="B132" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C132" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D132">
-        <v>534684872751</v>
+        <v>5347515119390</v>
       </c>
       <c r="E132" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="B133" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C133" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D133">
-        <v>534686309530</v>
+        <v>5347515119427</v>
       </c>
       <c r="E133" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="B134" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C134" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D134">
-        <v>534685969664</v>
+        <v>5347515119426</v>
       </c>
       <c r="E134" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="B135" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C135" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D135">
-        <v>534685806171</v>
+        <v>5347515119428</v>
       </c>
       <c r="E135" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="B136" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C136" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D136">
-        <v>534684682882</v>
+        <v>5347515119429</v>
       </c>
       <c r="E136" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="B137" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C137" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D137">
-        <v>534685020682</v>
+        <v>5347515119482</v>
       </c>
       <c r="E137" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="B138" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C138" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D138">
-        <v>534686051247</v>
+        <v>5347515119464</v>
       </c>
       <c r="E138" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="B139" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C139" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D139">
-        <v>534686042273</v>
+        <v>5347515119282</v>
       </c>
       <c r="E139" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="B140" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C140" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D140">
-        <v>534686042273</v>
+        <v>5347515119399</v>
       </c>
       <c r="E140" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="B141" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C141" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D141">
-        <v>534685436894</v>
+        <v>5347515119365</v>
       </c>
       <c r="E141" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="B142" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="C142" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D142">
-        <v>534686108581</v>
+        <v>5347515119506</v>
       </c>
       <c r="E142" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
+        <v>106</v>
+      </c>
+      <c r="B143" t="s">
+        <v>107</v>
+      </c>
+      <c r="C143" t="s">
+        <v>16</v>
+      </c>
+      <c r="D143">
+        <v>5347515119506</v>
+      </c>
+      <c r="E143" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" t="s">
+        <v>106</v>
+      </c>
+      <c r="B144" t="s">
+        <v>107</v>
+      </c>
+      <c r="C144" t="s">
+        <v>16</v>
+      </c>
+      <c r="D144">
+        <v>5347515119507</v>
+      </c>
+      <c r="E144" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" t="s">
+        <v>106</v>
+      </c>
+      <c r="B145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C145" t="s">
+        <v>16</v>
+      </c>
+      <c r="D145">
+        <v>5347515119510</v>
+      </c>
+      <c r="E145" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" t="s">
+        <v>106</v>
+      </c>
+      <c r="B146" t="s">
+        <v>107</v>
+      </c>
+      <c r="C146" t="s">
+        <v>16</v>
+      </c>
+      <c r="D146">
+        <v>5357515119511</v>
+      </c>
+      <c r="E146" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" t="s">
+        <v>106</v>
+      </c>
+      <c r="B147" t="s">
+        <v>107</v>
+      </c>
+      <c r="C147" t="s">
+        <v>16</v>
+      </c>
+      <c r="D147">
+        <v>5347515119514</v>
+      </c>
+      <c r="E147" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" t="s">
+        <v>106</v>
+      </c>
+      <c r="B148" t="s">
+        <v>107</v>
+      </c>
+      <c r="C148" t="s">
+        <v>16</v>
+      </c>
+      <c r="D148">
+        <v>5347515119513</v>
+      </c>
+      <c r="E148" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" t="s">
+        <v>106</v>
+      </c>
+      <c r="B149" t="s">
+        <v>107</v>
+      </c>
+      <c r="C149" t="s">
+        <v>16</v>
+      </c>
+      <c r="D149">
+        <v>5347512257820</v>
+      </c>
+      <c r="E149" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" t="s">
+        <v>106</v>
+      </c>
+      <c r="B150" t="s">
+        <v>107</v>
+      </c>
+      <c r="C150" t="s">
+        <v>16</v>
+      </c>
+      <c r="D150">
+        <v>5347512257820</v>
+      </c>
+      <c r="E150" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" t="s">
         <v>175</v>
       </c>
-      <c r="B143" t="s">
-[...2 lines deleted...]
-      <c r="C143" t="s">
+      <c r="B151" t="s">
+        <v>15</v>
+      </c>
+      <c r="C151" t="s">
+        <v>47</v>
+      </c>
+      <c r="D151">
+        <v>5346112167450</v>
+      </c>
+      <c r="E151" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" t="s">
+        <v>106</v>
+      </c>
+      <c r="B152" t="s">
+        <v>107</v>
+      </c>
+      <c r="C152" t="s">
+        <v>16</v>
+      </c>
+      <c r="D152">
+        <v>5347515119481</v>
+      </c>
+      <c r="E152" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" t="s">
+        <v>106</v>
+      </c>
+      <c r="B153" t="s">
+        <v>107</v>
+      </c>
+      <c r="C153" t="s">
+        <v>16</v>
+      </c>
+      <c r="D153">
+        <v>5347515119453</v>
+      </c>
+      <c r="E153" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" t="s">
+        <v>106</v>
+      </c>
+      <c r="B154" t="s">
+        <v>107</v>
+      </c>
+      <c r="C154" t="s">
+        <v>16</v>
+      </c>
+      <c r="D154">
+        <v>5347515119452</v>
+      </c>
+      <c r="E154" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" t="s">
+        <v>106</v>
+      </c>
+      <c r="B155" t="s">
+        <v>107</v>
+      </c>
+      <c r="C155" t="s">
+        <v>16</v>
+      </c>
+      <c r="D155">
+        <v>5347515119451</v>
+      </c>
+      <c r="E155" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" t="s">
+        <v>106</v>
+      </c>
+      <c r="B156" t="s">
+        <v>107</v>
+      </c>
+      <c r="C156" t="s">
+        <v>16</v>
+      </c>
+      <c r="D156">
+        <v>5347515119451</v>
+      </c>
+      <c r="E156" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" t="s">
+        <v>106</v>
+      </c>
+      <c r="B157" t="s">
+        <v>107</v>
+      </c>
+      <c r="C157" t="s">
+        <v>16</v>
+      </c>
+      <c r="D157">
+        <v>5347515119447</v>
+      </c>
+      <c r="E157" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" t="s">
+        <v>106</v>
+      </c>
+      <c r="B158" t="s">
+        <v>107</v>
+      </c>
+      <c r="C158" t="s">
+        <v>16</v>
+      </c>
+      <c r="D158">
+        <v>5347515119460</v>
+      </c>
+      <c r="E158" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" t="s">
+        <v>106</v>
+      </c>
+      <c r="B159" t="s">
+        <v>107</v>
+      </c>
+      <c r="C159" t="s">
+        <v>16</v>
+      </c>
+      <c r="D159">
+        <v>5347515119465</v>
+      </c>
+      <c r="E159" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" t="s">
+        <v>106</v>
+      </c>
+      <c r="B160" t="s">
+        <v>107</v>
+      </c>
+      <c r="C160" t="s">
+        <v>16</v>
+      </c>
+      <c r="D160">
+        <v>5347515119295</v>
+      </c>
+      <c r="E160" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" t="s">
+        <v>106</v>
+      </c>
+      <c r="B161" t="s">
+        <v>107</v>
+      </c>
+      <c r="C161" t="s">
+        <v>16</v>
+      </c>
+      <c r="D161">
+        <v>5347515119376</v>
+      </c>
+      <c r="E161" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" t="s">
+        <v>106</v>
+      </c>
+      <c r="B162" t="s">
+        <v>107</v>
+      </c>
+      <c r="C162" t="s">
+        <v>16</v>
+      </c>
+      <c r="D162">
+        <v>5347515119239</v>
+      </c>
+      <c r="E162" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" t="s">
+        <v>60</v>
+      </c>
+      <c r="B163" t="s">
+        <v>15</v>
+      </c>
+      <c r="C163" t="s">
+        <v>47</v>
+      </c>
+      <c r="D163">
+        <v>5346112167251</v>
+      </c>
+      <c r="E163" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" t="s">
+        <v>60</v>
+      </c>
+      <c r="B164" t="s">
+        <v>15</v>
+      </c>
+      <c r="C164" t="s">
+        <v>47</v>
+      </c>
+      <c r="D164">
+        <v>5346112167223</v>
+      </c>
+      <c r="E164" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" t="s">
+        <v>60</v>
+      </c>
+      <c r="B165" t="s">
+        <v>15</v>
+      </c>
+      <c r="C165" t="s">
+        <v>47</v>
+      </c>
+      <c r="D165">
+        <v>5346112167193</v>
+      </c>
+      <c r="E165" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" t="s">
+        <v>60</v>
+      </c>
+      <c r="B166" t="s">
+        <v>15</v>
+      </c>
+      <c r="C166" t="s">
+        <v>47</v>
+      </c>
+      <c r="D166">
+        <v>5346112167057</v>
+      </c>
+      <c r="E166" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" t="s">
+        <v>60</v>
+      </c>
+      <c r="B167" t="s">
+        <v>15</v>
+      </c>
+      <c r="C167" t="s">
+        <v>47</v>
+      </c>
+      <c r="D167">
+        <v>5346112167056</v>
+      </c>
+      <c r="E167" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" t="s">
+        <v>60</v>
+      </c>
+      <c r="B168" t="s">
+        <v>15</v>
+      </c>
+      <c r="C168" t="s">
+        <v>47</v>
+      </c>
+      <c r="D168">
+        <v>534441257798</v>
+      </c>
+      <c r="E168" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" t="s">
+        <v>60</v>
+      </c>
+      <c r="B169" t="s">
+        <v>15</v>
+      </c>
+      <c r="C169" t="s">
+        <v>47</v>
+      </c>
+      <c r="D169">
+        <v>5346112167044</v>
+      </c>
+      <c r="E169" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" t="s">
+        <v>60</v>
+      </c>
+      <c r="B170" t="s">
+        <v>15</v>
+      </c>
+      <c r="C170" t="s">
+        <v>47</v>
+      </c>
+      <c r="D170">
+        <v>5346112167042</v>
+      </c>
+      <c r="E170" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" t="s">
+        <v>60</v>
+      </c>
+      <c r="B171" t="s">
+        <v>15</v>
+      </c>
+      <c r="C171" t="s">
+        <v>47</v>
+      </c>
+      <c r="D171">
+        <v>5346112167034</v>
+      </c>
+      <c r="E171" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" t="s">
+        <v>60</v>
+      </c>
+      <c r="B172" t="s">
+        <v>15</v>
+      </c>
+      <c r="C172" t="s">
+        <v>47</v>
+      </c>
+      <c r="D172">
+        <v>5346112167019</v>
+      </c>
+      <c r="E172" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" t="s">
+        <v>60</v>
+      </c>
+      <c r="B173" t="s">
+        <v>15</v>
+      </c>
+      <c r="C173" t="s">
+        <v>47</v>
+      </c>
+      <c r="D173">
+        <v>5346112167018</v>
+      </c>
+      <c r="E173" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" t="s">
+        <v>60</v>
+      </c>
+      <c r="B174" t="s">
+        <v>15</v>
+      </c>
+      <c r="C174" t="s">
+        <v>47</v>
+      </c>
+      <c r="D174">
+        <v>5346112167017</v>
+      </c>
+      <c r="E174" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" t="s">
+        <v>60</v>
+      </c>
+      <c r="B175" t="s">
+        <v>15</v>
+      </c>
+      <c r="C175" t="s">
+        <v>47</v>
+      </c>
+      <c r="D175">
+        <v>5346112167014</v>
+      </c>
+      <c r="E175" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" t="s">
+        <v>46</v>
+      </c>
+      <c r="B176" t="s">
+        <v>6</v>
+      </c>
+      <c r="C176" t="s">
+        <v>47</v>
+      </c>
+      <c r="D176">
+        <v>5346812190169</v>
+      </c>
+      <c r="E176" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" t="s">
+        <v>175</v>
+      </c>
+      <c r="B177" t="s">
+        <v>15</v>
+      </c>
+      <c r="C177" t="s">
+        <v>47</v>
+      </c>
+      <c r="D177">
+        <v>5346112167413</v>
+      </c>
+      <c r="E177" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" t="s">
+        <v>24</v>
+      </c>
+      <c r="B178" t="s">
+        <v>25</v>
+      </c>
+      <c r="C178" t="s">
+        <v>16</v>
+      </c>
+      <c r="D178">
+        <v>534827070320</v>
+      </c>
+      <c r="E178" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" t="s">
+        <v>24</v>
+      </c>
+      <c r="B179" t="s">
+        <v>25</v>
+      </c>
+      <c r="C179" t="s">
+        <v>16</v>
+      </c>
+      <c r="D179">
+        <v>5347512257833</v>
+      </c>
+      <c r="E179" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" t="s">
+        <v>24</v>
+      </c>
+      <c r="B180" t="s">
+        <v>25</v>
+      </c>
+      <c r="C180" t="s">
+        <v>16</v>
+      </c>
+      <c r="D180">
+        <v>5347512257834</v>
+      </c>
+      <c r="E180" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" t="s">
+        <v>60</v>
+      </c>
+      <c r="B181" t="s">
+        <v>15</v>
+      </c>
+      <c r="C181" t="s">
+        <v>47</v>
+      </c>
+      <c r="D181" t="s">
+        <v>91</v>
+      </c>
+      <c r="E181" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" t="s">
+        <v>24</v>
+      </c>
+      <c r="B182" t="s">
+        <v>25</v>
+      </c>
+      <c r="C182" t="s">
+        <v>16</v>
+      </c>
+      <c r="D182">
+        <v>5348212151326</v>
+      </c>
+      <c r="E182" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" t="s">
+        <v>24</v>
+      </c>
+      <c r="B183" t="s">
+        <v>25</v>
+      </c>
+      <c r="C183" t="s">
+        <v>16</v>
+      </c>
+      <c r="D183">
+        <v>5347512257841</v>
+      </c>
+      <c r="E183" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" t="s">
+        <v>24</v>
+      </c>
+      <c r="B184" t="s">
+        <v>25</v>
+      </c>
+      <c r="C184" t="s">
+        <v>16</v>
+      </c>
+      <c r="D184">
+        <v>5347512258071</v>
+      </c>
+      <c r="E184" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" t="s">
+        <v>24</v>
+      </c>
+      <c r="B185" t="s">
+        <v>25</v>
+      </c>
+      <c r="C185" t="s">
+        <v>16</v>
+      </c>
+      <c r="D185">
+        <v>5347512258073</v>
+      </c>
+      <c r="E185" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" t="s">
+        <v>24</v>
+      </c>
+      <c r="B186" t="s">
+        <v>25</v>
+      </c>
+      <c r="C186" t="s">
+        <v>16</v>
+      </c>
+      <c r="D186">
+        <v>5347512258076</v>
+      </c>
+      <c r="E186" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" t="s">
+        <v>24</v>
+      </c>
+      <c r="B187" t="s">
+        <v>25</v>
+      </c>
+      <c r="C187" t="s">
+        <v>16</v>
+      </c>
+      <c r="D187">
+        <v>5347512258074</v>
+      </c>
+      <c r="E187" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" t="s">
+        <v>24</v>
+      </c>
+      <c r="B188" t="s">
+        <v>25</v>
+      </c>
+      <c r="C188" t="s">
+        <v>16</v>
+      </c>
+      <c r="D188">
+        <v>5347512258076</v>
+      </c>
+      <c r="E188" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" t="s">
+        <v>24</v>
+      </c>
+      <c r="B189" t="s">
+        <v>25</v>
+      </c>
+      <c r="C189" t="s">
+        <v>90</v>
+      </c>
+      <c r="D189">
+        <v>5347512258077</v>
+      </c>
+      <c r="E189" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" t="s">
+        <v>24</v>
+      </c>
+      <c r="B190" t="s">
+        <v>25</v>
+      </c>
+      <c r="C190" t="s">
+        <v>16</v>
+      </c>
+      <c r="D190">
+        <v>5347512258078</v>
+      </c>
+      <c r="E190" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" t="s">
+        <v>24</v>
+      </c>
+      <c r="B191" t="s">
+        <v>25</v>
+      </c>
+      <c r="C191" t="s">
+        <v>16</v>
+      </c>
+      <c r="D191">
+        <v>5347512258079</v>
+      </c>
+      <c r="E191" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" t="s">
+        <v>49</v>
+      </c>
+      <c r="B192" t="s">
+        <v>6</v>
+      </c>
+      <c r="C192" t="s">
+        <v>47</v>
+      </c>
+      <c r="D192">
+        <v>534680698486</v>
+      </c>
+      <c r="E192" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" t="s">
+        <v>49</v>
+      </c>
+      <c r="B193" t="s">
+        <v>6</v>
+      </c>
+      <c r="C193" t="s">
+        <v>47</v>
+      </c>
+      <c r="D193">
+        <v>534686285543</v>
+      </c>
+      <c r="E193" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" t="s">
+        <v>85</v>
+      </c>
+      <c r="B194" t="s">
+        <v>15</v>
+      </c>
+      <c r="C194" t="s">
+        <v>47</v>
+      </c>
+      <c r="D194" t="s">
+        <v>91</v>
+      </c>
+      <c r="E194" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" t="s">
+        <v>220</v>
+      </c>
+      <c r="B195" t="s">
+        <v>107</v>
+      </c>
+      <c r="C195" t="s">
+        <v>16</v>
+      </c>
+      <c r="D195">
+        <v>534758174018</v>
+      </c>
+      <c r="E195" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" t="s">
+        <v>222</v>
+      </c>
+      <c r="B196" t="s">
+        <v>107</v>
+      </c>
+      <c r="C196" t="s">
+        <v>16</v>
+      </c>
+      <c r="D196" t="s">
+        <v>91</v>
+      </c>
+      <c r="E196" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" t="s">
+        <v>224</v>
+      </c>
+      <c r="B197" t="s">
+        <v>107</v>
+      </c>
+      <c r="C197" t="s">
+        <v>16</v>
+      </c>
+      <c r="D197" t="s">
+        <v>91</v>
+      </c>
+      <c r="E197" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" t="s">
+        <v>226</v>
+      </c>
+      <c r="B198" t="s">
+        <v>6</v>
+      </c>
+      <c r="C198" t="s">
+        <v>10</v>
+      </c>
+      <c r="D198">
+        <v>534680568578</v>
+      </c>
+      <c r="E198" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" t="s">
+        <v>226</v>
+      </c>
+      <c r="B199" t="s">
+        <v>6</v>
+      </c>
+      <c r="C199" t="s">
+        <v>10</v>
+      </c>
+      <c r="D199">
+        <v>534684678853</v>
+      </c>
+      <c r="E199" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" t="s">
+        <v>229</v>
+      </c>
+      <c r="B200" t="s">
+        <v>6</v>
+      </c>
+      <c r="C200" t="s">
+        <v>10</v>
+      </c>
+      <c r="D200">
+        <v>5346831001834</v>
+      </c>
+      <c r="E200" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" t="s">
+        <v>14</v>
+      </c>
+      <c r="B201" t="s">
+        <v>15</v>
+      </c>
+      <c r="C201" t="s">
+        <v>16</v>
+      </c>
+      <c r="D201">
+        <v>534610417003</v>
+      </c>
+      <c r="E201" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" t="s">
+        <v>232</v>
+      </c>
+      <c r="B202" t="s">
+        <v>15</v>
+      </c>
+      <c r="C202" t="s">
+        <v>10</v>
+      </c>
+      <c r="D202">
+        <v>534611948893</v>
+      </c>
+      <c r="E202" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" t="s">
+        <v>234</v>
+      </c>
+      <c r="B203" t="s">
+        <v>15</v>
+      </c>
+      <c r="C203" t="s">
+        <v>10</v>
+      </c>
+      <c r="D203">
+        <v>534611993959</v>
+      </c>
+      <c r="E203" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" t="s">
+        <v>236</v>
+      </c>
+      <c r="B204" t="s">
+        <v>6</v>
+      </c>
+      <c r="C204" t="s">
+        <v>16</v>
+      </c>
+      <c r="D204">
+        <v>534686313448</v>
+      </c>
+      <c r="E204" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" t="s">
+        <v>236</v>
+      </c>
+      <c r="B205" t="s">
+        <v>6</v>
+      </c>
+      <c r="C205" t="s">
+        <v>16</v>
+      </c>
+      <c r="D205">
+        <v>534685978098</v>
+      </c>
+      <c r="E205" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" t="s">
+        <v>236</v>
+      </c>
+      <c r="B206" t="s">
+        <v>6</v>
+      </c>
+      <c r="C206" t="s">
+        <v>16</v>
+      </c>
+      <c r="D206">
+        <v>534685195922</v>
+      </c>
+      <c r="E206" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" t="s">
+        <v>236</v>
+      </c>
+      <c r="B207" t="s">
+        <v>6</v>
+      </c>
+      <c r="C207" t="s">
+        <v>16</v>
+      </c>
+      <c r="D207">
+        <v>534685963810</v>
+      </c>
+      <c r="E207" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" t="s">
+        <v>234</v>
+      </c>
+      <c r="B208" t="s">
+        <v>15</v>
+      </c>
+      <c r="C208" t="s">
+        <v>10</v>
+      </c>
+      <c r="D208">
+        <v>534610938010</v>
+      </c>
+      <c r="E208" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" t="s">
+        <v>49</v>
+      </c>
+      <c r="B209" t="s">
+        <v>6</v>
+      </c>
+      <c r="C209" t="s">
+        <v>47</v>
+      </c>
+      <c r="D209">
+        <v>32149365929</v>
+      </c>
+      <c r="E209" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" t="s">
+        <v>9</v>
+      </c>
+      <c r="B210" t="s">
+        <v>6</v>
+      </c>
+      <c r="C210" t="s">
+        <v>10</v>
+      </c>
+      <c r="D210">
+        <v>534686266787</v>
+      </c>
+      <c r="E210" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" t="s">
+        <v>234</v>
+      </c>
+      <c r="B211" t="s">
+        <v>15</v>
+      </c>
+      <c r="C211" t="s">
+        <v>10</v>
+      </c>
+      <c r="D211">
+        <v>534611188240</v>
+      </c>
+      <c r="E211" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" t="s">
+        <v>226</v>
+      </c>
+      <c r="B212" t="s">
+        <v>6</v>
+      </c>
+      <c r="C212" t="s">
+        <v>10</v>
+      </c>
+      <c r="D212">
+        <v>534680163405</v>
+      </c>
+      <c r="E212" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" t="s">
+        <v>246</v>
+      </c>
+      <c r="B213" t="s">
+        <v>15</v>
+      </c>
+      <c r="C213" t="s">
+        <v>10</v>
+      </c>
+      <c r="D213">
+        <v>534610536309</v>
+      </c>
+      <c r="E213" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" t="s">
+        <v>248</v>
+      </c>
+      <c r="B214" t="s">
+        <v>15</v>
+      </c>
+      <c r="C214" t="s">
+        <v>10</v>
+      </c>
+      <c r="D214">
+        <v>534610478423</v>
+      </c>
+      <c r="E214" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" t="s">
+        <v>234</v>
+      </c>
+      <c r="B215" t="s">
+        <v>15</v>
+      </c>
+      <c r="C215" t="s">
+        <v>10</v>
+      </c>
+      <c r="D215">
+        <v>534613170623</v>
+      </c>
+      <c r="E215" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" t="s">
+        <v>234</v>
+      </c>
+      <c r="B216" t="s">
+        <v>15</v>
+      </c>
+      <c r="C216" t="s">
+        <v>10</v>
+      </c>
+      <c r="D216">
+        <v>534612259063</v>
+      </c>
+      <c r="E216" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" t="s">
+        <v>5</v>
+      </c>
+      <c r="B217" t="s">
+        <v>6</v>
+      </c>
+      <c r="C217" t="s">
         <v>7</v>
       </c>
-      <c r="D143">
+      <c r="D217">
+        <v>534685588763</v>
+      </c>
+      <c r="E217" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" t="s">
+        <v>14</v>
+      </c>
+      <c r="B218" t="s">
+        <v>15</v>
+      </c>
+      <c r="C218" t="s">
+        <v>16</v>
+      </c>
+      <c r="D218">
+        <v>534610664541</v>
+      </c>
+      <c r="E218" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" t="s">
+        <v>14</v>
+      </c>
+      <c r="B219" t="s">
+        <v>15</v>
+      </c>
+      <c r="C219" t="s">
+        <v>16</v>
+      </c>
+      <c r="D219">
+        <v>534610536309</v>
+      </c>
+      <c r="E219" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" t="s">
+        <v>5</v>
+      </c>
+      <c r="B220" t="s">
+        <v>6</v>
+      </c>
+      <c r="C220" t="s">
+        <v>7</v>
+      </c>
+      <c r="D220">
+        <v>534685288122</v>
+      </c>
+      <c r="E220" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" t="s">
+        <v>14</v>
+      </c>
+      <c r="B221" t="s">
+        <v>15</v>
+      </c>
+      <c r="C221" t="s">
+        <v>16</v>
+      </c>
+      <c r="D221">
+        <v>534611113174</v>
+      </c>
+      <c r="E221" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" t="s">
+        <v>14</v>
+      </c>
+      <c r="B222" t="s">
+        <v>15</v>
+      </c>
+      <c r="C222" t="s">
+        <v>16</v>
+      </c>
+      <c r="D222">
+        <v>534613018575</v>
+      </c>
+      <c r="E222" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" t="s">
+        <v>14</v>
+      </c>
+      <c r="B223" t="s">
+        <v>15</v>
+      </c>
+      <c r="C223" t="s">
+        <v>16</v>
+      </c>
+      <c r="D223">
+        <v>534610163373</v>
+      </c>
+      <c r="E223" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" t="s">
+        <v>259</v>
+      </c>
+      <c r="B224" t="s">
+        <v>6</v>
+      </c>
+      <c r="C224" t="s">
+        <v>260</v>
+      </c>
+      <c r="D224">
+        <v>5346110692912</v>
+      </c>
+      <c r="E224" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" t="s">
+        <v>49</v>
+      </c>
+      <c r="B225" t="s">
+        <v>6</v>
+      </c>
+      <c r="C225" t="s">
+        <v>47</v>
+      </c>
+      <c r="D225">
+        <v>534684693859</v>
+      </c>
+      <c r="E225" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" t="s">
+        <v>14</v>
+      </c>
+      <c r="B226" t="s">
+        <v>15</v>
+      </c>
+      <c r="C226" t="s">
+        <v>16</v>
+      </c>
+      <c r="D226">
+        <v>534612964352</v>
+      </c>
+      <c r="E226" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" t="s">
+        <v>14</v>
+      </c>
+      <c r="B227" t="s">
+        <v>15</v>
+      </c>
+      <c r="C227" t="s">
+        <v>16</v>
+      </c>
+      <c r="D227">
+        <v>534610845574</v>
+      </c>
+      <c r="E227" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" t="s">
+        <v>259</v>
+      </c>
+      <c r="B228" t="s">
+        <v>6</v>
+      </c>
+      <c r="C228" t="s">
+        <v>260</v>
+      </c>
+      <c r="D228">
+        <v>5346115092874</v>
+      </c>
+      <c r="E228" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" t="s">
+        <v>5</v>
+      </c>
+      <c r="B229" t="s">
+        <v>6</v>
+      </c>
+      <c r="C229" t="s">
+        <v>7</v>
+      </c>
+      <c r="D229">
+        <v>53468356993</v>
+      </c>
+      <c r="E229" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" t="s">
+        <v>5</v>
+      </c>
+      <c r="B230" t="s">
+        <v>6</v>
+      </c>
+      <c r="C230" t="s">
+        <v>7</v>
+      </c>
+      <c r="D230">
+        <v>5346812002813</v>
+      </c>
+      <c r="E230" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" t="s">
+        <v>268</v>
+      </c>
+      <c r="B231" t="s">
+        <v>15</v>
+      </c>
+      <c r="C231" t="s">
+        <v>10</v>
+      </c>
+      <c r="D231">
+        <v>534611806031</v>
+      </c>
+      <c r="E231" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" t="s">
+        <v>268</v>
+      </c>
+      <c r="B232" t="s">
+        <v>15</v>
+      </c>
+      <c r="C232" t="s">
+        <v>10</v>
+      </c>
+      <c r="D232">
+        <v>534611806031</v>
+      </c>
+      <c r="E232" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" t="s">
+        <v>271</v>
+      </c>
+      <c r="B233" t="s">
+        <v>15</v>
+      </c>
+      <c r="C233" t="s">
+        <v>10</v>
+      </c>
+      <c r="D233">
+        <v>534610545937</v>
+      </c>
+      <c r="E233" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" t="s">
+        <v>234</v>
+      </c>
+      <c r="B234" t="s">
+        <v>15</v>
+      </c>
+      <c r="C234" t="s">
+        <v>10</v>
+      </c>
+      <c r="D234">
+        <v>534612259063</v>
+      </c>
+      <c r="E234" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" t="s">
+        <v>234</v>
+      </c>
+      <c r="B235" t="s">
+        <v>15</v>
+      </c>
+      <c r="C235" t="s">
+        <v>10</v>
+      </c>
+      <c r="D235">
+        <v>5346131170623</v>
+      </c>
+      <c r="E235" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" t="s">
+        <v>236</v>
+      </c>
+      <c r="B236" t="s">
+        <v>6</v>
+      </c>
+      <c r="C236" t="s">
+        <v>16</v>
+      </c>
+      <c r="D236">
+        <v>534685029979</v>
+      </c>
+      <c r="E236" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" t="s">
+        <v>14</v>
+      </c>
+      <c r="B237" t="s">
+        <v>15</v>
+      </c>
+      <c r="C237" t="s">
+        <v>16</v>
+      </c>
+      <c r="D237">
+        <v>534613175978</v>
+      </c>
+      <c r="E237" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" t="s">
+        <v>14</v>
+      </c>
+      <c r="B238" t="s">
+        <v>15</v>
+      </c>
+      <c r="C238" t="s">
+        <v>16</v>
+      </c>
+      <c r="D238">
+        <v>534611825563</v>
+      </c>
+      <c r="E238" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" t="s">
+        <v>14</v>
+      </c>
+      <c r="B239" t="s">
+        <v>15</v>
+      </c>
+      <c r="C239" t="s">
+        <v>16</v>
+      </c>
+      <c r="D239">
+        <v>534613022442</v>
+      </c>
+      <c r="E239" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" t="s">
+        <v>49</v>
+      </c>
+      <c r="B240" t="s">
+        <v>6</v>
+      </c>
+      <c r="C240" t="s">
+        <v>47</v>
+      </c>
+      <c r="D240">
+        <v>5346115092907</v>
+      </c>
+      <c r="E240" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" t="s">
+        <v>49</v>
+      </c>
+      <c r="B241" t="s">
+        <v>6</v>
+      </c>
+      <c r="C241" t="s">
+        <v>47</v>
+      </c>
+      <c r="D241">
+        <v>534680464800</v>
+      </c>
+      <c r="E241" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" t="s">
+        <v>49</v>
+      </c>
+      <c r="B242" t="s">
+        <v>6</v>
+      </c>
+      <c r="C242" t="s">
+        <v>47</v>
+      </c>
+      <c r="D242">
+        <v>534684924207</v>
+      </c>
+      <c r="E242" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" t="s">
+        <v>234</v>
+      </c>
+      <c r="B243" t="s">
+        <v>15</v>
+      </c>
+      <c r="C243" t="s">
+        <v>10</v>
+      </c>
+      <c r="D243">
+        <v>534610299173</v>
+      </c>
+      <c r="E243" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" t="s">
+        <v>232</v>
+      </c>
+      <c r="B244" t="s">
+        <v>15</v>
+      </c>
+      <c r="C244" t="s">
+        <v>10</v>
+      </c>
+      <c r="D244">
+        <v>534611085260</v>
+      </c>
+      <c r="E244" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" t="s">
+        <v>232</v>
+      </c>
+      <c r="B245" t="s">
+        <v>15</v>
+      </c>
+      <c r="C245" t="s">
+        <v>10</v>
+      </c>
+      <c r="D245">
+        <v>534611158077</v>
+      </c>
+      <c r="E245" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" t="s">
+        <v>236</v>
+      </c>
+      <c r="B246" t="s">
+        <v>6</v>
+      </c>
+      <c r="C246" t="s">
+        <v>16</v>
+      </c>
+      <c r="D246">
+        <v>534685177746</v>
+      </c>
+      <c r="E246" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" t="s">
+        <v>236</v>
+      </c>
+      <c r="B247" t="s">
+        <v>6</v>
+      </c>
+      <c r="C247" t="s">
+        <v>16</v>
+      </c>
+      <c r="D247">
+        <v>534685630280</v>
+      </c>
+      <c r="E247" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" t="s">
+        <v>236</v>
+      </c>
+      <c r="B248" t="s">
+        <v>6</v>
+      </c>
+      <c r="C248" t="s">
+        <v>16</v>
+      </c>
+      <c r="D248">
+        <v>534685630344</v>
+      </c>
+      <c r="E248" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" t="s">
+        <v>271</v>
+      </c>
+      <c r="B249" t="s">
+        <v>15</v>
+      </c>
+      <c r="C249" t="s">
+        <v>10</v>
+      </c>
+      <c r="D249">
+        <v>534611708038</v>
+      </c>
+      <c r="E249" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" t="s">
+        <v>14</v>
+      </c>
+      <c r="B250" t="s">
+        <v>15</v>
+      </c>
+      <c r="C250" t="s">
+        <v>16</v>
+      </c>
+      <c r="D250">
+        <v>534611538723</v>
+      </c>
+      <c r="E250" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" t="s">
+        <v>14</v>
+      </c>
+      <c r="B251" t="s">
+        <v>15</v>
+      </c>
+      <c r="C251" t="s">
+        <v>16</v>
+      </c>
+      <c r="D251">
+        <v>534610450156</v>
+      </c>
+      <c r="E251" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" t="s">
+        <v>291</v>
+      </c>
+      <c r="B252" t="s">
+        <v>15</v>
+      </c>
+      <c r="C252" t="s">
+        <v>10</v>
+      </c>
+      <c r="D252">
+        <v>534611954740</v>
+      </c>
+      <c r="E252" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" t="s">
+        <v>291</v>
+      </c>
+      <c r="B253" t="s">
+        <v>15</v>
+      </c>
+      <c r="C253" t="s">
+        <v>10</v>
+      </c>
+      <c r="D253">
+        <v>534611954740</v>
+      </c>
+      <c r="E253" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" t="s">
+        <v>294</v>
+      </c>
+      <c r="B254" t="s">
+        <v>15</v>
+      </c>
+      <c r="C254" t="s">
+        <v>10</v>
+      </c>
+      <c r="D254">
+        <v>534610449580</v>
+      </c>
+      <c r="E254" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" t="s">
+        <v>49</v>
+      </c>
+      <c r="B255" t="s">
+        <v>6</v>
+      </c>
+      <c r="C255" t="s">
+        <v>47</v>
+      </c>
+      <c r="D255">
+        <v>534612866494</v>
+      </c>
+      <c r="E255" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" t="s">
+        <v>14</v>
+      </c>
+      <c r="B256" t="s">
+        <v>15</v>
+      </c>
+      <c r="C256" t="s">
+        <v>16</v>
+      </c>
+      <c r="D256">
+        <v>534612446192</v>
+      </c>
+      <c r="E256" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" t="s">
+        <v>9</v>
+      </c>
+      <c r="B257" t="s">
+        <v>6</v>
+      </c>
+      <c r="C257" t="s">
+        <v>10</v>
+      </c>
+      <c r="D257">
+        <v>534685357943</v>
+      </c>
+      <c r="E257" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" t="s">
+        <v>259</v>
+      </c>
+      <c r="B258" t="s">
+        <v>6</v>
+      </c>
+      <c r="C258" t="s">
+        <v>260</v>
+      </c>
+      <c r="D258">
+        <v>534680022864</v>
+      </c>
+      <c r="E258" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" t="s">
+        <v>259</v>
+      </c>
+      <c r="B259" t="s">
+        <v>6</v>
+      </c>
+      <c r="C259" t="s">
+        <v>260</v>
+      </c>
+      <c r="D259">
+        <v>534685188323</v>
+      </c>
+      <c r="E259" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" t="s">
+        <v>49</v>
+      </c>
+      <c r="B260" t="s">
+        <v>6</v>
+      </c>
+      <c r="C260" t="s">
+        <v>47</v>
+      </c>
+      <c r="D260">
+        <v>56906976941</v>
+      </c>
+      <c r="E260" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
+      <c r="A261" t="s">
+        <v>5</v>
+      </c>
+      <c r="B261" t="s">
+        <v>6</v>
+      </c>
+      <c r="C261" t="s">
+        <v>7</v>
+      </c>
+      <c r="D261">
+        <v>534686488504</v>
+      </c>
+      <c r="E261" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" t="s">
+        <v>303</v>
+      </c>
+      <c r="B262" t="s">
+        <v>6</v>
+      </c>
+      <c r="C262" t="s">
+        <v>10</v>
+      </c>
+      <c r="D262" t="s">
+        <v>91</v>
+      </c>
+      <c r="E262" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" t="s">
+        <v>14</v>
+      </c>
+      <c r="B263" t="s">
+        <v>15</v>
+      </c>
+      <c r="C263" t="s">
+        <v>16</v>
+      </c>
+      <c r="D263">
+        <v>534613175978</v>
+      </c>
+      <c r="E263" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" t="s">
+        <v>14</v>
+      </c>
+      <c r="B264" t="s">
+        <v>15</v>
+      </c>
+      <c r="C264" t="s">
+        <v>16</v>
+      </c>
+      <c r="D264">
+        <v>534611920926</v>
+      </c>
+      <c r="E264" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" t="s">
+        <v>14</v>
+      </c>
+      <c r="B265" t="s">
+        <v>15</v>
+      </c>
+      <c r="C265" t="s">
+        <v>16</v>
+      </c>
+      <c r="D265">
+        <v>534613185944</v>
+      </c>
+      <c r="E265" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" t="s">
+        <v>46</v>
+      </c>
+      <c r="B266" t="s">
+        <v>6</v>
+      </c>
+      <c r="C266" t="s">
+        <v>47</v>
+      </c>
+      <c r="D266">
+        <v>534685839989</v>
+      </c>
+      <c r="E266" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" t="s">
+        <v>14</v>
+      </c>
+      <c r="B267" t="s">
+        <v>15</v>
+      </c>
+      <c r="C267" t="s">
+        <v>16</v>
+      </c>
+      <c r="D267">
+        <v>534612296948</v>
+      </c>
+      <c r="E267" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" t="s">
+        <v>234</v>
+      </c>
+      <c r="B268" t="s">
+        <v>15</v>
+      </c>
+      <c r="C268" t="s">
+        <v>10</v>
+      </c>
+      <c r="D268">
+        <v>534610725209</v>
+      </c>
+      <c r="E268" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" t="s">
+        <v>268</v>
+      </c>
+      <c r="B269" t="s">
+        <v>15</v>
+      </c>
+      <c r="C269" t="s">
+        <v>10</v>
+      </c>
+      <c r="D269">
+        <v>534612416942</v>
+      </c>
+      <c r="E269" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" t="s">
+        <v>268</v>
+      </c>
+      <c r="B270" t="s">
+        <v>15</v>
+      </c>
+      <c r="C270" t="s">
+        <v>10</v>
+      </c>
+      <c r="D270">
+        <v>534611454957</v>
+      </c>
+      <c r="E270" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
+      <c r="A271" t="s">
+        <v>234</v>
+      </c>
+      <c r="B271" t="s">
+        <v>15</v>
+      </c>
+      <c r="C271" t="s">
+        <v>10</v>
+      </c>
+      <c r="D271">
+        <v>534612564269</v>
+      </c>
+      <c r="E271" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" t="s">
+        <v>234</v>
+      </c>
+      <c r="B272" t="s">
+        <v>15</v>
+      </c>
+      <c r="C272" t="s">
+        <v>10</v>
+      </c>
+      <c r="D272">
+        <v>534611187567</v>
+      </c>
+      <c r="E272" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
+      <c r="A273" t="s">
+        <v>236</v>
+      </c>
+      <c r="B273" t="s">
+        <v>6</v>
+      </c>
+      <c r="C273" t="s">
+        <v>16</v>
+      </c>
+      <c r="D273">
+        <v>534685806171</v>
+      </c>
+      <c r="E273" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
+      <c r="A274" t="s">
+        <v>236</v>
+      </c>
+      <c r="B274" t="s">
+        <v>6</v>
+      </c>
+      <c r="C274" t="s">
+        <v>16</v>
+      </c>
+      <c r="D274">
+        <v>534685053150</v>
+      </c>
+      <c r="E274" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" t="s">
+        <v>236</v>
+      </c>
+      <c r="B275" t="s">
+        <v>6</v>
+      </c>
+      <c r="C275" t="s">
+        <v>16</v>
+      </c>
+      <c r="D275">
+        <v>534685917910</v>
+      </c>
+      <c r="E275" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" t="s">
+        <v>236</v>
+      </c>
+      <c r="B276" t="s">
+        <v>6</v>
+      </c>
+      <c r="C276" t="s">
+        <v>16</v>
+      </c>
+      <c r="D276">
+        <v>534686422514</v>
+      </c>
+      <c r="E276" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
+      <c r="A277" t="s">
+        <v>236</v>
+      </c>
+      <c r="B277" t="s">
+        <v>6</v>
+      </c>
+      <c r="C277" t="s">
+        <v>16</v>
+      </c>
+      <c r="D277">
+        <v>534685404055</v>
+      </c>
+      <c r="E277" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
+      <c r="A278" t="s">
+        <v>236</v>
+      </c>
+      <c r="B278" t="s">
+        <v>6</v>
+      </c>
+      <c r="C278" t="s">
+        <v>16</v>
+      </c>
+      <c r="D278">
+        <v>534685527820</v>
+      </c>
+      <c r="E278" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
+      <c r="A279" t="s">
+        <v>236</v>
+      </c>
+      <c r="B279" t="s">
+        <v>6</v>
+      </c>
+      <c r="C279" t="s">
+        <v>16</v>
+      </c>
+      <c r="D279">
+        <v>534686307577</v>
+      </c>
+      <c r="E279" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
+      <c r="A280" t="s">
+        <v>236</v>
+      </c>
+      <c r="B280" t="s">
+        <v>6</v>
+      </c>
+      <c r="C280" t="s">
+        <v>16</v>
+      </c>
+      <c r="D280">
+        <v>534680110914</v>
+      </c>
+      <c r="E280" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
+      <c r="A281" t="s">
+        <v>236</v>
+      </c>
+      <c r="B281" t="s">
+        <v>6</v>
+      </c>
+      <c r="C281" t="s">
+        <v>16</v>
+      </c>
+      <c r="D281">
+        <v>534680630459</v>
+      </c>
+      <c r="E281" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
+      <c r="A282" t="s">
+        <v>234</v>
+      </c>
+      <c r="B282" t="s">
+        <v>15</v>
+      </c>
+      <c r="C282" t="s">
+        <v>10</v>
+      </c>
+      <c r="D282">
+        <v>534613162063</v>
+      </c>
+      <c r="E282" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" t="s">
+        <v>234</v>
+      </c>
+      <c r="B283" t="s">
+        <v>15</v>
+      </c>
+      <c r="C283" t="s">
+        <v>10</v>
+      </c>
+      <c r="D283">
+        <v>5346115092538</v>
+      </c>
+      <c r="E283" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
+      <c r="A284" t="s">
+        <v>268</v>
+      </c>
+      <c r="B284" t="s">
+        <v>15</v>
+      </c>
+      <c r="C284" t="s">
+        <v>10</v>
+      </c>
+      <c r="D284">
+        <v>534610606645</v>
+      </c>
+      <c r="E284" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
+      <c r="A285" t="s">
+        <v>9</v>
+      </c>
+      <c r="B285" t="s">
+        <v>6</v>
+      </c>
+      <c r="C285" t="s">
+        <v>10</v>
+      </c>
+      <c r="D285">
+        <v>534680316610</v>
+      </c>
+      <c r="E285" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
+      <c r="A286" t="s">
+        <v>46</v>
+      </c>
+      <c r="B286" t="s">
+        <v>6</v>
+      </c>
+      <c r="C286" t="s">
+        <v>47</v>
+      </c>
+      <c r="D286">
+        <v>534680521613</v>
+      </c>
+      <c r="E286" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
+      <c r="A287" t="s">
+        <v>268</v>
+      </c>
+      <c r="B287" t="s">
+        <v>15</v>
+      </c>
+      <c r="C287" t="s">
+        <v>10</v>
+      </c>
+      <c r="D287">
+        <v>534612416942</v>
+      </c>
+      <c r="E287" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" t="s">
+        <v>291</v>
+      </c>
+      <c r="B288" t="s">
+        <v>15</v>
+      </c>
+      <c r="C288" t="s">
+        <v>10</v>
+      </c>
+      <c r="D288">
+        <v>534610615157</v>
+      </c>
+      <c r="E288" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
+      <c r="A289" t="s">
+        <v>49</v>
+      </c>
+      <c r="B289" t="s">
+        <v>6</v>
+      </c>
+      <c r="C289" t="s">
+        <v>47</v>
+      </c>
+      <c r="D289">
+        <v>32189505012</v>
+      </c>
+      <c r="E289" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
+      <c r="A290" t="s">
+        <v>49</v>
+      </c>
+      <c r="B290" t="s">
+        <v>6</v>
+      </c>
+      <c r="C290" t="s">
+        <v>47</v>
+      </c>
+      <c r="D290">
+        <v>45131870128</v>
+      </c>
+      <c r="E290" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
+      <c r="A291" t="s">
+        <v>268</v>
+      </c>
+      <c r="B291" t="s">
+        <v>15</v>
+      </c>
+      <c r="C291" t="s">
+        <v>10</v>
+      </c>
+      <c r="D291">
+        <v>534610956884</v>
+      </c>
+      <c r="E291" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
+      <c r="A292" t="s">
+        <v>246</v>
+      </c>
+      <c r="B292" t="s">
+        <v>15</v>
+      </c>
+      <c r="C292" t="s">
+        <v>10</v>
+      </c>
+      <c r="D292">
+        <v>534610880594</v>
+      </c>
+      <c r="E292" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
+      <c r="A293" t="s">
+        <v>268</v>
+      </c>
+      <c r="B293" t="s">
+        <v>15</v>
+      </c>
+      <c r="C293" t="s">
+        <v>10</v>
+      </c>
+      <c r="D293">
+        <v>534613167264</v>
+      </c>
+      <c r="E293" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
+      <c r="A294" t="s">
+        <v>336</v>
+      </c>
+      <c r="B294" t="s">
+        <v>15</v>
+      </c>
+      <c r="C294" t="s">
+        <v>10</v>
+      </c>
+      <c r="D294">
+        <v>534613094139</v>
+      </c>
+      <c r="E294" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
+      <c r="A295" t="s">
+        <v>336</v>
+      </c>
+      <c r="B295" t="s">
+        <v>15</v>
+      </c>
+      <c r="C295" t="s">
+        <v>10</v>
+      </c>
+      <c r="D295">
+        <v>534613094154</v>
+      </c>
+      <c r="E295" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
+      <c r="A296" t="s">
+        <v>268</v>
+      </c>
+      <c r="B296" t="s">
+        <v>15</v>
+      </c>
+      <c r="C296" t="s">
+        <v>10</v>
+      </c>
+      <c r="D296">
+        <v>534613167264</v>
+      </c>
+      <c r="E296" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
+      <c r="A297" t="s">
+        <v>291</v>
+      </c>
+      <c r="B297" t="s">
+        <v>15</v>
+      </c>
+      <c r="C297" t="s">
+        <v>10</v>
+      </c>
+      <c r="D297">
+        <v>534610392452</v>
+      </c>
+      <c r="E297" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
+      <c r="A298" t="s">
+        <v>234</v>
+      </c>
+      <c r="B298" t="s">
+        <v>15</v>
+      </c>
+      <c r="C298" t="s">
+        <v>10</v>
+      </c>
+      <c r="D298">
+        <v>534756023827</v>
+      </c>
+      <c r="E298" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
+      <c r="A299" t="s">
+        <v>14</v>
+      </c>
+      <c r="B299" t="s">
+        <v>15</v>
+      </c>
+      <c r="C299" t="s">
+        <v>16</v>
+      </c>
+      <c r="D299">
+        <v>534612881795</v>
+      </c>
+      <c r="E299" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
+      <c r="A300" t="s">
+        <v>14</v>
+      </c>
+      <c r="B300" t="s">
+        <v>15</v>
+      </c>
+      <c r="C300" t="s">
+        <v>16</v>
+      </c>
+      <c r="D300">
+        <v>534613183168</v>
+      </c>
+      <c r="E300" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
+      <c r="A301" t="s">
+        <v>14</v>
+      </c>
+      <c r="B301" t="s">
+        <v>15</v>
+      </c>
+      <c r="C301" t="s">
+        <v>16</v>
+      </c>
+      <c r="D301">
+        <v>534613094154</v>
+      </c>
+      <c r="E301" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
+      <c r="A302" t="s">
+        <v>14</v>
+      </c>
+      <c r="B302" t="s">
+        <v>15</v>
+      </c>
+      <c r="C302" t="s">
+        <v>16</v>
+      </c>
+      <c r="D302">
+        <v>534613094139</v>
+      </c>
+      <c r="E302" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
+      <c r="A303" t="s">
+        <v>14</v>
+      </c>
+      <c r="B303" t="s">
+        <v>15</v>
+      </c>
+      <c r="C303" t="s">
+        <v>16</v>
+      </c>
+      <c r="D303">
+        <v>534613049678</v>
+      </c>
+      <c r="E303" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
+      <c r="A304" t="s">
+        <v>14</v>
+      </c>
+      <c r="B304" t="s">
+        <v>15</v>
+      </c>
+      <c r="C304" t="s">
+        <v>16</v>
+      </c>
+      <c r="D304">
+        <v>534611928584</v>
+      </c>
+      <c r="E304" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
+      <c r="A305" t="s">
+        <v>14</v>
+      </c>
+      <c r="B305" t="s">
+        <v>15</v>
+      </c>
+      <c r="C305" t="s">
+        <v>16</v>
+      </c>
+      <c r="D305">
+        <v>534610935358</v>
+      </c>
+      <c r="E305" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
+      <c r="A306" t="s">
+        <v>14</v>
+      </c>
+      <c r="B306" t="s">
+        <v>15</v>
+      </c>
+      <c r="C306" t="s">
+        <v>16</v>
+      </c>
+      <c r="D306">
+        <v>534613049652</v>
+      </c>
+      <c r="E306" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
+      <c r="A307" t="s">
+        <v>14</v>
+      </c>
+      <c r="B307" t="s">
+        <v>15</v>
+      </c>
+      <c r="C307" t="s">
+        <v>16</v>
+      </c>
+      <c r="D307">
+        <v>534610894805</v>
+      </c>
+      <c r="E307" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
+      <c r="A308" t="s">
+        <v>14</v>
+      </c>
+      <c r="B308" t="s">
+        <v>15</v>
+      </c>
+      <c r="C308" t="s">
+        <v>16</v>
+      </c>
+      <c r="D308">
+        <v>534610771359</v>
+      </c>
+      <c r="E308" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
+      <c r="A309" t="s">
+        <v>14</v>
+      </c>
+      <c r="B309" t="s">
+        <v>15</v>
+      </c>
+      <c r="C309" t="s">
+        <v>16</v>
+      </c>
+      <c r="D309">
+        <v>534611525967</v>
+      </c>
+      <c r="E309" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
+      <c r="A310" t="s">
+        <v>14</v>
+      </c>
+      <c r="B310" t="s">
+        <v>15</v>
+      </c>
+      <c r="C310" t="s">
+        <v>16</v>
+      </c>
+      <c r="D310">
+        <v>534612209898</v>
+      </c>
+      <c r="E310" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
+      <c r="A311" t="s">
+        <v>14</v>
+      </c>
+      <c r="B311" t="s">
+        <v>15</v>
+      </c>
+      <c r="C311" t="s">
+        <v>16</v>
+      </c>
+      <c r="D311">
+        <v>534610906416</v>
+      </c>
+      <c r="E311" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
+      <c r="A312" t="s">
+        <v>291</v>
+      </c>
+      <c r="B312" t="s">
+        <v>15</v>
+      </c>
+      <c r="C312" t="s">
+        <v>10</v>
+      </c>
+      <c r="D312">
+        <v>534612739222</v>
+      </c>
+      <c r="E312" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
+      <c r="A313" t="s">
+        <v>229</v>
+      </c>
+      <c r="B313" t="s">
+        <v>6</v>
+      </c>
+      <c r="C313" t="s">
+        <v>10</v>
+      </c>
+      <c r="D313">
+        <v>534685023854</v>
+      </c>
+      <c r="E313" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
+      <c r="A314" t="s">
+        <v>229</v>
+      </c>
+      <c r="B314" t="s">
+        <v>6</v>
+      </c>
+      <c r="C314" t="s">
+        <v>10</v>
+      </c>
+      <c r="D314">
+        <v>534685217517</v>
+      </c>
+      <c r="E314" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
+      <c r="A315" t="s">
+        <v>229</v>
+      </c>
+      <c r="B315" t="s">
+        <v>6</v>
+      </c>
+      <c r="C315" t="s">
+        <v>10</v>
+      </c>
+      <c r="D315">
+        <v>534684969819</v>
+      </c>
+      <c r="E315" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
+      <c r="A316" t="s">
+        <v>229</v>
+      </c>
+      <c r="B316" t="s">
+        <v>6</v>
+      </c>
+      <c r="C316" t="s">
+        <v>10</v>
+      </c>
+      <c r="D316">
+        <v>534686387305</v>
+      </c>
+      <c r="E316" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
+      <c r="A317" t="s">
+        <v>229</v>
+      </c>
+      <c r="B317" t="s">
+        <v>6</v>
+      </c>
+      <c r="C317" t="s">
+        <v>10</v>
+      </c>
+      <c r="D317">
+        <v>534686051391</v>
+      </c>
+      <c r="E317" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
+      <c r="A318" t="s">
+        <v>9</v>
+      </c>
+      <c r="B318" t="s">
+        <v>6</v>
+      </c>
+      <c r="C318" t="s">
+        <v>10</v>
+      </c>
+      <c r="D318">
+        <v>534685009772</v>
+      </c>
+      <c r="E318" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
+      <c r="A319" t="s">
+        <v>226</v>
+      </c>
+      <c r="B319" t="s">
+        <v>6</v>
+      </c>
+      <c r="C319" t="s">
+        <v>10</v>
+      </c>
+      <c r="D319">
+        <v>534680686027</v>
+      </c>
+      <c r="E319" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
+      <c r="A320" t="s">
+        <v>226</v>
+      </c>
+      <c r="B320" t="s">
+        <v>6</v>
+      </c>
+      <c r="C320" t="s">
+        <v>10</v>
+      </c>
+      <c r="D320">
+        <v>534685126428</v>
+      </c>
+      <c r="E320" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
+      <c r="A321" t="s">
+        <v>9</v>
+      </c>
+      <c r="B321" t="s">
+        <v>6</v>
+      </c>
+      <c r="C321" t="s">
+        <v>10</v>
+      </c>
+      <c r="D321">
+        <v>534757084790</v>
+      </c>
+      <c r="E321" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
+      <c r="A322" t="s">
+        <v>9</v>
+      </c>
+      <c r="B322" t="s">
+        <v>6</v>
+      </c>
+      <c r="C322" t="s">
+        <v>10</v>
+      </c>
+      <c r="D322">
+        <v>534758233337</v>
+      </c>
+      <c r="E322" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
+      <c r="A323" t="s">
+        <v>9</v>
+      </c>
+      <c r="B323" t="s">
+        <v>6</v>
+      </c>
+      <c r="C323" t="s">
+        <v>10</v>
+      </c>
+      <c r="D323">
+        <v>534757821608</v>
+      </c>
+      <c r="E323" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
+      <c r="A324" t="s">
+        <v>9</v>
+      </c>
+      <c r="B324" t="s">
+        <v>6</v>
+      </c>
+      <c r="C324" t="s">
+        <v>10</v>
+      </c>
+      <c r="D324">
+        <v>534685372487</v>
+      </c>
+      <c r="E324" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
+      <c r="A325" t="s">
+        <v>9</v>
+      </c>
+      <c r="B325" t="s">
+        <v>6</v>
+      </c>
+      <c r="C325" t="s">
+        <v>10</v>
+      </c>
+      <c r="D325">
+        <v>534685372487</v>
+      </c>
+      <c r="E325" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
+      <c r="A326" t="s">
+        <v>9</v>
+      </c>
+      <c r="B326" t="s">
+        <v>6</v>
+      </c>
+      <c r="C326" t="s">
+        <v>10</v>
+      </c>
+      <c r="D326">
+        <v>534684687013</v>
+      </c>
+      <c r="E326" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
+      <c r="A327" t="s">
+        <v>9</v>
+      </c>
+      <c r="B327" t="s">
+        <v>6</v>
+      </c>
+      <c r="C327" t="s">
+        <v>10</v>
+      </c>
+      <c r="D327">
+        <v>534685743832</v>
+      </c>
+      <c r="E327" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
+      <c r="A328" t="s">
+        <v>9</v>
+      </c>
+      <c r="B328" t="s">
+        <v>6</v>
+      </c>
+      <c r="C328" t="s">
+        <v>10</v>
+      </c>
+      <c r="D328">
+        <v>534680656867</v>
+      </c>
+      <c r="E328" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
+      <c r="A329" t="s">
+        <v>248</v>
+      </c>
+      <c r="B329" t="s">
+        <v>15</v>
+      </c>
+      <c r="C329" t="s">
+        <v>10</v>
+      </c>
+      <c r="D329">
+        <v>534610437624</v>
+      </c>
+      <c r="E329" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
+      <c r="A330" t="s">
+        <v>248</v>
+      </c>
+      <c r="B330" t="s">
+        <v>15</v>
+      </c>
+      <c r="C330" t="s">
+        <v>10</v>
+      </c>
+      <c r="D330">
+        <v>534612262329</v>
+      </c>
+      <c r="E330" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
+      <c r="A331" t="s">
+        <v>234</v>
+      </c>
+      <c r="B331" t="s">
+        <v>15</v>
+      </c>
+      <c r="C331" t="s">
+        <v>10</v>
+      </c>
+      <c r="D331">
+        <v>534612819376</v>
+      </c>
+      <c r="E331" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
+      <c r="A332" t="s">
+        <v>234</v>
+      </c>
+      <c r="B332" t="s">
+        <v>15</v>
+      </c>
+      <c r="C332" t="s">
+        <v>10</v>
+      </c>
+      <c r="D332">
+        <v>534610134395</v>
+      </c>
+      <c r="E332" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
+      <c r="A333" t="s">
+        <v>234</v>
+      </c>
+      <c r="B333" t="s">
+        <v>15</v>
+      </c>
+      <c r="C333" t="s">
+        <v>10</v>
+      </c>
+      <c r="D333">
+        <v>534612819376</v>
+      </c>
+      <c r="E333" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
+      <c r="A334" t="s">
+        <v>377</v>
+      </c>
+      <c r="B334" t="s">
+        <v>15</v>
+      </c>
+      <c r="C334" t="s">
+        <v>10</v>
+      </c>
+      <c r="D334">
+        <v>534612699364</v>
+      </c>
+      <c r="E334" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
+      <c r="A335" t="s">
+        <v>234</v>
+      </c>
+      <c r="B335" t="s">
+        <v>15</v>
+      </c>
+      <c r="C335" t="s">
+        <v>10</v>
+      </c>
+      <c r="D335">
+        <v>534610049832</v>
+      </c>
+      <c r="E335" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
+      <c r="A336" t="s">
+        <v>234</v>
+      </c>
+      <c r="B336" t="s">
+        <v>15</v>
+      </c>
+      <c r="C336" t="s">
+        <v>10</v>
+      </c>
+      <c r="D336">
+        <v>534611140399</v>
+      </c>
+      <c r="E336" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
+      <c r="A337" t="s">
+        <v>234</v>
+      </c>
+      <c r="B337" t="s">
+        <v>15</v>
+      </c>
+      <c r="C337" t="s">
+        <v>10</v>
+      </c>
+      <c r="D337">
+        <v>534610590850</v>
+      </c>
+      <c r="E337" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
+      <c r="A338" t="s">
+        <v>234</v>
+      </c>
+      <c r="B338" t="s">
+        <v>15</v>
+      </c>
+      <c r="C338" t="s">
+        <v>10</v>
+      </c>
+      <c r="D338">
+        <v>534610465589</v>
+      </c>
+      <c r="E338" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
+      <c r="A339" t="s">
+        <v>383</v>
+      </c>
+      <c r="B339" t="s">
+        <v>6</v>
+      </c>
+      <c r="C339" t="s">
+        <v>10</v>
+      </c>
+      <c r="D339">
+        <v>534686043043</v>
+      </c>
+      <c r="E339" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
+      <c r="A340" t="s">
+        <v>383</v>
+      </c>
+      <c r="B340" t="s">
+        <v>6</v>
+      </c>
+      <c r="C340" t="s">
+        <v>10</v>
+      </c>
+      <c r="D340" t="s">
+        <v>91</v>
+      </c>
+      <c r="E340" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
+      <c r="A341" t="s">
+        <v>226</v>
+      </c>
+      <c r="B341" t="s">
+        <v>6</v>
+      </c>
+      <c r="C341" t="s">
+        <v>10</v>
+      </c>
+      <c r="D341">
+        <v>534610287503</v>
+      </c>
+      <c r="E341" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
+      <c r="A342" t="s">
+        <v>226</v>
+      </c>
+      <c r="B342" t="s">
+        <v>6</v>
+      </c>
+      <c r="C342" t="s">
+        <v>10</v>
+      </c>
+      <c r="D342">
+        <v>534685635863</v>
+      </c>
+      <c r="E342" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
+      <c r="A343" t="s">
+        <v>236</v>
+      </c>
+      <c r="B343" t="s">
+        <v>6</v>
+      </c>
+      <c r="C343" t="s">
+        <v>16</v>
+      </c>
+      <c r="D343" t="s">
+        <v>91</v>
+      </c>
+      <c r="E343" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
+      <c r="A344" t="s">
+        <v>226</v>
+      </c>
+      <c r="B344" t="s">
+        <v>6</v>
+      </c>
+      <c r="C344" t="s">
+        <v>10</v>
+      </c>
+      <c r="D344">
+        <v>534686319235</v>
+      </c>
+      <c r="E344" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
+      <c r="A345" t="s">
+        <v>236</v>
+      </c>
+      <c r="B345" t="s">
+        <v>6</v>
+      </c>
+      <c r="C345" t="s">
+        <v>16</v>
+      </c>
+      <c r="D345">
+        <v>534680675338</v>
+      </c>
+      <c r="E345" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
+      <c r="A346" t="s">
+        <v>226</v>
+      </c>
+      <c r="B346" t="s">
+        <v>6</v>
+      </c>
+      <c r="C346" t="s">
+        <v>10</v>
+      </c>
+      <c r="D346">
+        <v>534680409823</v>
+      </c>
+      <c r="E346" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
+      <c r="A347" t="s">
+        <v>236</v>
+      </c>
+      <c r="B347" t="s">
+        <v>6</v>
+      </c>
+      <c r="C347" t="s">
+        <v>16</v>
+      </c>
+      <c r="D347">
+        <v>534686282864</v>
+      </c>
+      <c r="E347" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
+      <c r="A348" t="s">
+        <v>236</v>
+      </c>
+      <c r="B348" t="s">
+        <v>6</v>
+      </c>
+      <c r="C348" t="s">
+        <v>16</v>
+      </c>
+      <c r="D348">
+        <v>534685811265</v>
+      </c>
+      <c r="E348" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
+      <c r="A349" t="s">
+        <v>236</v>
+      </c>
+      <c r="B349" t="s">
+        <v>6</v>
+      </c>
+      <c r="C349" t="s">
+        <v>16</v>
+      </c>
+      <c r="D349">
+        <v>534680478929</v>
+      </c>
+      <c r="E349" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
+      <c r="A350" t="s">
+        <v>236</v>
+      </c>
+      <c r="B350" t="s">
+        <v>6</v>
+      </c>
+      <c r="C350" t="s">
+        <v>16</v>
+      </c>
+      <c r="D350">
+        <v>534686103401</v>
+      </c>
+      <c r="E350" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
+      <c r="A351" t="s">
+        <v>226</v>
+      </c>
+      <c r="B351" t="s">
+        <v>6</v>
+      </c>
+      <c r="C351" t="s">
+        <v>10</v>
+      </c>
+      <c r="D351">
+        <v>534684872751</v>
+      </c>
+      <c r="E351" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
+      <c r="A352" t="s">
+        <v>236</v>
+      </c>
+      <c r="B352" t="s">
+        <v>6</v>
+      </c>
+      <c r="C352" t="s">
+        <v>16</v>
+      </c>
+      <c r="D352">
+        <v>534686309530</v>
+      </c>
+      <c r="E352" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
+      <c r="A353" t="s">
+        <v>236</v>
+      </c>
+      <c r="B353" t="s">
+        <v>6</v>
+      </c>
+      <c r="C353" t="s">
+        <v>16</v>
+      </c>
+      <c r="D353">
+        <v>534685969664</v>
+      </c>
+      <c r="E353" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
+      <c r="A354" t="s">
+        <v>236</v>
+      </c>
+      <c r="B354" t="s">
+        <v>6</v>
+      </c>
+      <c r="C354" t="s">
+        <v>16</v>
+      </c>
+      <c r="D354">
+        <v>534685806171</v>
+      </c>
+      <c r="E354" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
+      <c r="A355" t="s">
+        <v>236</v>
+      </c>
+      <c r="B355" t="s">
+        <v>6</v>
+      </c>
+      <c r="C355" t="s">
+        <v>16</v>
+      </c>
+      <c r="D355">
+        <v>534684682882</v>
+      </c>
+      <c r="E355" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
+      <c r="A356" t="s">
+        <v>236</v>
+      </c>
+      <c r="B356" t="s">
+        <v>6</v>
+      </c>
+      <c r="C356" t="s">
+        <v>16</v>
+      </c>
+      <c r="D356">
+        <v>534685020682</v>
+      </c>
+      <c r="E356" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
+      <c r="A357" t="s">
+        <v>236</v>
+      </c>
+      <c r="B357" t="s">
+        <v>6</v>
+      </c>
+      <c r="C357" t="s">
+        <v>16</v>
+      </c>
+      <c r="D357">
+        <v>534686051247</v>
+      </c>
+      <c r="E357" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
+      <c r="A358" t="s">
+        <v>236</v>
+      </c>
+      <c r="B358" t="s">
+        <v>6</v>
+      </c>
+      <c r="C358" t="s">
+        <v>16</v>
+      </c>
+      <c r="D358">
+        <v>534686042273</v>
+      </c>
+      <c r="E358" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
+      <c r="A359" t="s">
+        <v>236</v>
+      </c>
+      <c r="B359" t="s">
+        <v>6</v>
+      </c>
+      <c r="C359" t="s">
+        <v>16</v>
+      </c>
+      <c r="D359">
+        <v>534686042273</v>
+      </c>
+      <c r="E359" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
+      <c r="A360" t="s">
+        <v>236</v>
+      </c>
+      <c r="B360" t="s">
+        <v>6</v>
+      </c>
+      <c r="C360" t="s">
+        <v>16</v>
+      </c>
+      <c r="D360">
+        <v>534685436894</v>
+      </c>
+      <c r="E360" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
+      <c r="A361" t="s">
+        <v>226</v>
+      </c>
+      <c r="B361" t="s">
+        <v>6</v>
+      </c>
+      <c r="C361" t="s">
+        <v>10</v>
+      </c>
+      <c r="D361">
+        <v>534686108581</v>
+      </c>
+      <c r="E361" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
+      <c r="A362" t="s">
+        <v>407</v>
+      </c>
+      <c r="B362" t="s">
+        <v>6</v>
+      </c>
+      <c r="C362" t="s">
+        <v>16</v>
+      </c>
+      <c r="D362">
         <v>534685949986</v>
       </c>
-      <c r="E143" t="s">
-        <v>176</v>
+      <c r="E362" t="s">
+        <v>408</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">