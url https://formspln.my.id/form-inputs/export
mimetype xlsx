--- v1 (2026-04-21)
+++ v2 (2026-07-06)
@@ -12,103 +12,739 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="613">
   <si>
     <t>Nama Lengkap</t>
   </si>
   <si>
     <t>Unit/Bagian</t>
   </si>
   <si>
     <t>Posisi</t>
   </si>
   <si>
     <t>ID Pelanggan</t>
   </si>
   <si>
     <t>Waktu Pengisian</t>
   </si>
   <si>
+    <t>RITA FITRI</t>
+  </si>
+  <si>
+    <t>KOSAMBI</t>
+  </si>
+  <si>
+    <t>P2TL</t>
+  </si>
+  <si>
+    <t>2026-07-02 02:49:47</t>
+  </si>
+  <si>
+    <t>2026-07-02 02:48:01</t>
+  </si>
+  <si>
+    <t>2026-07-02 02:44:44</t>
+  </si>
+  <si>
+    <t>2026-07-02 02:42:15</t>
+  </si>
+  <si>
+    <t>2026-07-02 02:40:16</t>
+  </si>
+  <si>
+    <t>2026-07-02 02:39:44</t>
+  </si>
+  <si>
+    <t>2026-07-02 02:39:00</t>
+  </si>
+  <si>
+    <t>2026-06-18 02:09:26</t>
+  </si>
+  <si>
+    <t>2026-06-18 02:08:49</t>
+  </si>
+  <si>
+    <t>Andriadi ramdhani</t>
+  </si>
+  <si>
+    <t>CIKAMPEK</t>
+  </si>
+  <si>
+    <t>2026-06-10 07:04:14</t>
+  </si>
+  <si>
+    <t>2026-06-10 07:01:34</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>2026-06-10 07:01:23</t>
+  </si>
+  <si>
+    <t>2026-06-10 06:58:32</t>
+  </si>
+  <si>
+    <t>2026-06-10 06:57:58</t>
+  </si>
+  <si>
+    <t>2026-06-10 06:57:03</t>
+  </si>
+  <si>
+    <t>2026-06-10 06:56:10</t>
+  </si>
+  <si>
+    <t>2026-06-10 06:55:58</t>
+  </si>
+  <si>
+    <t>2026-06-10 06:51:15</t>
+  </si>
+  <si>
+    <t>2026-06-10 06:50:50</t>
+  </si>
+  <si>
+    <t>2026-06-10 06:50:27</t>
+  </si>
+  <si>
+    <t>2026-06-10 06:50:02</t>
+  </si>
+  <si>
+    <t>2026-06-10 06:49:33</t>
+  </si>
+  <si>
+    <t>2026-06-10 06:48:55</t>
+  </si>
+  <si>
+    <t>2026-06-10 06:48:32</t>
+  </si>
+  <si>
+    <t>2026-06-10 06:48:05</t>
+  </si>
+  <si>
+    <t>2026-06-10 06:46:42</t>
+  </si>
+  <si>
+    <t>2026-06-10 06:46:14</t>
+  </si>
+  <si>
+    <t>2026-06-10 06:45:48</t>
+  </si>
+  <si>
+    <t>2026-05-24 03:12:09</t>
+  </si>
+  <si>
+    <t>2026-05-24 03:10:15</t>
+  </si>
+  <si>
+    <t>2026-05-24 03:09:49</t>
+  </si>
+  <si>
+    <t>2026-05-24 03:09:25</t>
+  </si>
+  <si>
+    <t>2026-05-24 03:08:52</t>
+  </si>
+  <si>
+    <t>2026-05-24 03:08:02</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YAKUB</t>
+  </si>
+  <si>
+    <t>BILLMAN</t>
+  </si>
+  <si>
+    <t>2026-05-23 05:32:31</t>
+  </si>
+  <si>
+    <t>2026-05-22 04:56:37</t>
+  </si>
+  <si>
+    <t>PUPUNG ANDRIANA</t>
+  </si>
+  <si>
+    <t>2026-05-21 15:32:18</t>
+  </si>
+  <si>
+    <t>2026-05-21 15:30:56</t>
+  </si>
+  <si>
+    <t>2026-05-21 15:29:18</t>
+  </si>
+  <si>
+    <t>2026-05-20 12:22:44</t>
+  </si>
+  <si>
+    <t>2026-05-20 12:22:13</t>
+  </si>
+  <si>
+    <t>2026-05-20 12:21:38</t>
+  </si>
+  <si>
+    <t>2026-05-20 12:20:49</t>
+  </si>
+  <si>
+    <t>2026-05-20 12:20:22</t>
+  </si>
+  <si>
+    <t>2026-05-20 12:19:49</t>
+  </si>
+  <si>
+    <t>2026-05-20 12:19:27</t>
+  </si>
+  <si>
+    <t>2026-05-20 12:18:59</t>
+  </si>
+  <si>
+    <t>2026-05-20 12:18:30</t>
+  </si>
+  <si>
+    <t>2026-05-20 09:49:23</t>
+  </si>
+  <si>
+    <t>2026-05-20 07:56:39</t>
+  </si>
+  <si>
+    <t>2026-05-20 04:44:57</t>
+  </si>
+  <si>
+    <t>2026-05-06 11:21:56</t>
+  </si>
+  <si>
+    <t>2026-05-06 11:21:23</t>
+  </si>
+  <si>
+    <t>2026-05-06 11:20:42</t>
+  </si>
+  <si>
+    <t>IYAN APRIYANI</t>
+  </si>
+  <si>
+    <t>YANBUNG</t>
+  </si>
+  <si>
+    <t>2026-05-05 08:08:14</t>
+  </si>
+  <si>
+    <t>2026-05-05 08:08:03</t>
+  </si>
+  <si>
+    <t>2026-05-05 08:07:52</t>
+  </si>
+  <si>
+    <t>2026-05-05 08:07:38</t>
+  </si>
+  <si>
+    <t>2026-05-05 08:07:27</t>
+  </si>
+  <si>
+    <t>2026-05-05 08:07:13</t>
+  </si>
+  <si>
+    <t>2026-05-05 08:06:46</t>
+  </si>
+  <si>
+    <t>2026-05-05 08:06:33</t>
+  </si>
+  <si>
+    <t>2026-05-05 08:06:17</t>
+  </si>
+  <si>
+    <t>2026-05-05 08:06:05</t>
+  </si>
+  <si>
+    <t>2026-05-05 08:05:53</t>
+  </si>
+  <si>
+    <t>2026-05-05 08:05:37</t>
+  </si>
+  <si>
+    <t>2026-05-05 08:05:24</t>
+  </si>
+  <si>
+    <t>2026-05-05 08:05:07</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:51:55</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:51:39</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:51:20</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:51:08</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:50:54</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:50:39</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:50:27</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:50:13</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:49:59</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:49:46</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:49:31</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:49:17</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:49:02</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:48:49</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:47:44</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:47:29</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:47:12</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:46:53</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:46:40</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:45:45</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:45:29</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:45:12</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:44:55</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:44:40</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:44:25</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:44:06</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:43:51</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:43:37</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:43:21</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:43:06</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:42:48</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:42:19</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:42:01</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:41:44</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:41:29</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:41:11</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:40:26</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:39:48</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:39:27</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:39:07</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:38:41</t>
+  </si>
+  <si>
+    <t>2026-05-05 01:38:17</t>
+  </si>
+  <si>
+    <t>ANDI APANDI</t>
+  </si>
+  <si>
+    <t>2026-04-28 14:40:19</t>
+  </si>
+  <si>
+    <t>2026-04-28 14:38:37</t>
+  </si>
+  <si>
+    <t>2026-04-28 14:36:49</t>
+  </si>
+  <si>
+    <t>2026-04-28 14:36:10</t>
+  </si>
+  <si>
+    <t>2026-04-28 14:35:23</t>
+  </si>
+  <si>
+    <t>2026-04-28 14:33:52</t>
+  </si>
+  <si>
+    <t>SAEFUL RAHMAN</t>
+  </si>
+  <si>
+    <t>2026-04-28 14:10:44</t>
+  </si>
+  <si>
+    <t>2026-04-28 14:06:29</t>
+  </si>
+  <si>
+    <t>2026-04-28 14:06:06</t>
+  </si>
+  <si>
+    <t>2026-04-28 13:35:52</t>
+  </si>
+  <si>
+    <t>2026-04-28 12:00:04</t>
+  </si>
+  <si>
+    <t>Anggi fajar darmawan</t>
+  </si>
+  <si>
+    <t>KARAWANG KOTA</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:59:22</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:58:46</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:58:17</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:57:59</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:57:41</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:57:24</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:57:07</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:56:07</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:55:51</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:55:35</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:55:11</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:54:54</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:54:28</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:53:51</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:53:31</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:53:05</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:52:39</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:49:01</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:48:36</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:48:05</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:47:39</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:47:12</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:45:25</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:45:04</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:44:44</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:44:25</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:44:09</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:43:51</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:43:29</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:42:19</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:41:59</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:41:35</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:41:16</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:40:57</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:40:35</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:40:11</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:39:53</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:39:37</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:39:18</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:38:53</t>
+  </si>
+  <si>
+    <t>Fulan</t>
+  </si>
+  <si>
+    <t>2026-04-28 11:37:46</t>
+  </si>
+  <si>
+    <t>2026-04-28 04:42:40</t>
+  </si>
+  <si>
     <t>NILA SARI</t>
   </si>
   <si>
-    <t>KOSAMBI</t>
-[...1 lines deleted...]
-  <si>
     <t>SECURITY</t>
   </si>
   <si>
+    <t>2026-04-28 03:31:40</t>
+  </si>
+  <si>
+    <t>2026-04-28 02:51:55</t>
+  </si>
+  <si>
+    <t>AJAT</t>
+  </si>
+  <si>
+    <t>2026-04-28 02:03:00</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:38:52</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:38:33</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:38:20</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:38:07</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:37:55</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:37:37</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:37:18</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:37:03</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:36:49</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:36:37</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:36:24</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:36:10</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:35:57</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:35:45</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:35:33</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:35:21</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:35:07</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:34:48</t>
+  </si>
+  <si>
+    <t>2026-04-27 06:34:17</t>
+  </si>
+  <si>
+    <t>2026-04-27 03:57:06</t>
+  </si>
+  <si>
+    <t>2026-04-27 03:55:40</t>
+  </si>
+  <si>
+    <t>2026-04-27 03:55:38</t>
+  </si>
+  <si>
+    <t>2026-04-25 14:27:37</t>
+  </si>
+  <si>
+    <t>2026-04-24 10:55:48</t>
+  </si>
+  <si>
+    <t>2026-04-24 04:37:39</t>
+  </si>
+  <si>
+    <t>2026-04-24 04:28:02</t>
+  </si>
+  <si>
+    <t>2026-04-24 01:56:38</t>
+  </si>
+  <si>
+    <t>2026-04-24 01:55:28</t>
+  </si>
+  <si>
+    <t>2026-04-24 01:55:27</t>
+  </si>
+  <si>
+    <t>2026-04-24 01:53:47</t>
+  </si>
+  <si>
+    <t>2026-04-24 01:02:12</t>
+  </si>
+  <si>
+    <t>2026-04-22 06:39:43</t>
+  </si>
+  <si>
+    <t>2026-04-22 06:39:05</t>
+  </si>
+  <si>
+    <t>2026-04-22 05:01:16</t>
+  </si>
+  <si>
+    <t>2026-04-22 05:00:36</t>
+  </si>
+  <si>
     <t>2026-04-21 04:12:02</t>
   </si>
   <si>
-    <t>MUHAMMAD YAKUB</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-04-20 09:40:14</t>
   </si>
   <si>
     <t>2026-04-20 09:39:34</t>
   </si>
   <si>
     <t>2026-04-20 09:30:05</t>
   </si>
   <si>
-    <t>IYAN APRIYANI</t>
-[...7 lines deleted...]
-  <si>
     <t>2026-04-20 03:34:10</t>
   </si>
   <si>
     <t>2026-04-20 03:33:50</t>
   </si>
   <si>
     <t>2026-04-20 03:33:36</t>
   </si>
   <si>
     <t>2026-04-20 03:33:23</t>
   </si>
   <si>
     <t>2026-04-20 03:33:06</t>
   </si>
   <si>
     <t>2026-04-20 03:32:20</t>
   </si>
   <si>
     <t>2026-04-20 03:32:04</t>
   </si>
   <si>
     <t>AEP SAEPUDIN</t>
   </si>
   <si>
     <t>RENGASDENGKLOK</t>
@@ -152,95 +788,83 @@
   <si>
     <t>2026-04-16 05:41:10</t>
   </si>
   <si>
     <t>2026-04-16 05:40:53</t>
   </si>
   <si>
     <t>2026-04-16 05:40:38</t>
   </si>
   <si>
     <t>2026-04-16 03:02:39</t>
   </si>
   <si>
     <t>2026-04-16 01:09:15</t>
   </si>
   <si>
     <t>2026-04-16 01:08:54</t>
   </si>
   <si>
     <t>2026-04-16 01:08:38</t>
   </si>
   <si>
     <t>2026-04-16 01:08:22</t>
   </si>
   <si>
-    <t>PUPUNG ANDRIANA</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-04-15 09:16:41</t>
   </si>
   <si>
-    <t>RITA FITRI</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-15 07:24:06</t>
   </si>
   <si>
     <t>2026-04-15 04:50:34</t>
   </si>
   <si>
     <t>2026-04-15 04:48:32</t>
   </si>
   <si>
     <t>2026-04-15 02:18:19</t>
   </si>
   <si>
     <t>2026-04-15 01:35:18</t>
   </si>
   <si>
     <t>2026-04-15 01:35:04</t>
   </si>
   <si>
     <t>2026-04-15 01:34:52</t>
   </si>
   <si>
     <t>2026-04-15 01:34:36</t>
   </si>
   <si>
     <t>2026-04-15 01:34:24</t>
   </si>
   <si>
     <t>2026-04-15 01:34:07</t>
   </si>
   <si>
-    <t>Andriadi ramdhani</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-10 12:44:15</t>
   </si>
   <si>
     <t>2026-04-10 07:04:59</t>
   </si>
   <si>
     <t>2026-04-10 07:04:45</t>
   </si>
   <si>
     <t>2026-04-10 07:04:24</t>
   </si>
   <si>
     <t>2026-04-10 07:04:07</t>
   </si>
   <si>
     <t>2026-04-10 07:03:53</t>
   </si>
   <si>
     <t>2026-04-10 07:03:43</t>
   </si>
   <si>
     <t>2026-04-10 07:03:30</t>
   </si>
   <si>
     <t>2026-04-10 07:03:19</t>
@@ -287,101 +911,92 @@
   <si>
     <t>2026-04-09 14:29:11</t>
   </si>
   <si>
     <t>2026-04-09 14:28:42</t>
   </si>
   <si>
     <t>ABDUL ROHMAN</t>
   </si>
   <si>
     <t>SSS</t>
   </si>
   <si>
     <t>2026-04-09 08:53:22</t>
   </si>
   <si>
     <t>agsanigita</t>
   </si>
   <si>
     <t>BAGIAN NIAGA</t>
   </si>
   <si>
     <t>YANTEK</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-09 01:47:08</t>
   </si>
   <si>
     <t>2026-04-09 00:25:02</t>
   </si>
   <si>
     <t>2026-04-09 00:24:36</t>
   </si>
   <si>
     <t>2026-04-09 00:24:03</t>
   </si>
   <si>
     <t>2026-04-09 00:23:26</t>
   </si>
   <si>
     <t>2026-04-09 00:22:47</t>
   </si>
   <si>
     <t>2026-04-08 05:18:18</t>
   </si>
   <si>
     <t>2026-04-06 14:49:57</t>
   </si>
   <si>
     <t>2026-04-06 14:49:22</t>
   </si>
   <si>
     <t>2026-04-06 06:08:03</t>
   </si>
   <si>
     <t>2026-04-02 09:23:11</t>
   </si>
   <si>
     <t>2026-04-02 09:03:06</t>
   </si>
   <si>
     <t>2026-04-02 09:02:22</t>
   </si>
   <si>
     <t>2026-04-02 09:01:32</t>
   </si>
   <si>
-    <t>Anggi fajar darmawan</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-04-01 07:44:56</t>
   </si>
   <si>
     <t>2026-04-01 07:44:20</t>
   </si>
   <si>
     <t>2026-04-01 07:43:47</t>
   </si>
   <si>
     <t>2026-04-01 07:39:33</t>
   </si>
   <si>
     <t>2026-04-01 07:37:46</t>
   </si>
   <si>
     <t>2026-04-01 07:37:33</t>
   </si>
   <si>
     <t>2026-04-01 07:37:20</t>
   </si>
   <si>
     <t>2026-04-01 07:37:05</t>
   </si>
   <si>
     <t>2026-04-01 07:36:50</t>
@@ -690,53 +1305,50 @@
     <t>2026-03-31 01:47:22</t>
   </si>
   <si>
     <t>2026-03-31 01:46:12</t>
   </si>
   <si>
     <t>2026-03-31 01:27:38</t>
   </si>
   <si>
     <t>ENDANG M.H</t>
   </si>
   <si>
     <t>2026-03-30 09:41:12</t>
   </si>
   <si>
     <t>DEDEN</t>
   </si>
   <si>
     <t>2026-03-30 09:29:42</t>
   </si>
   <si>
     <t>AHMAD</t>
   </si>
   <si>
     <t>2026-03-30 09:26:53</t>
-  </si>
-[...1 lines deleted...]
-    <t>SAEFUL RAHMAN</t>
   </si>
   <si>
     <t>2026-03-11 01:54:59</t>
   </si>
   <si>
     <t>2026-03-10 08:12:32</t>
   </si>
   <si>
     <t>TITA NURMILAH</t>
   </si>
   <si>
     <t>2026-03-10 04:48:39</t>
   </si>
   <si>
     <t>2026-03-10 04:38:47</t>
   </si>
   <si>
     <t>TARHADI</t>
   </si>
   <si>
     <t>2026-03-10 04:24:48</t>
   </si>
   <si>
     <t>JUNAEDI</t>
   </si>
@@ -1586,6210 +2198,9627 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E362"/>
+  <dimension ref="A1:E563"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2">
-        <v>534758262706</v>
+        <v>52346812192154</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3">
+        <v>534686571401</v>
+      </c>
+      <c r="E3" t="s">
         <v>9</v>
-      </c>
-[...10 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4">
+        <v>5346815067499</v>
+      </c>
+      <c r="E4" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D5">
-        <v>534680618443</v>
+        <v>5346812192372</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D6">
-        <v>5346112167836</v>
+        <v>5346812192550</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D7">
-        <v>5346112167778</v>
+        <v>5346812192552</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8">
+        <v>5346811192515</v>
+      </c>
+      <c r="E8" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9">
+        <v>5346812192200</v>
+      </c>
+      <c r="E9" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B10" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10">
+        <v>5346812192197</v>
+      </c>
+      <c r="E10" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B11" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C11" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D11">
-        <v>534612836925</v>
+        <v>5346111169276</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B12" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C12" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D12">
-        <v>534610863033</v>
+        <v>5346112169275</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B13" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C13" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>5346112167869</v>
+        <v>7</v>
+      </c>
+      <c r="D13" t="s">
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B14" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C14" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D14">
-        <v>5347515120084</v>
+        <v>5346112169231</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B15" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D15">
-        <v>534758245858</v>
+        <v>5346111169230</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B16" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D16">
-        <v>534680236827</v>
+        <v>5346112169102</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B17" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C17" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D17">
-        <v>534613140476</v>
+        <v>5346112169101</v>
       </c>
       <c r="E17" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C18" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D18">
-        <v>534610272593</v>
+        <v>5346112169101</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B19" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C19" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D19">
-        <v>534611838472</v>
+        <v>5346112169100</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C20" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D20">
-        <v>534612676846</v>
+        <v>5346112169099</v>
       </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B21" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D21">
-        <v>534685009685</v>
+        <v>5346112169098</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B22" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C22" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D22">
-        <v>534610133575</v>
+        <v>5346112169097</v>
       </c>
       <c r="E22" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B23" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C23" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D23">
-        <v>534611883682</v>
+        <v>5346812191900</v>
       </c>
       <c r="E23" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B24" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C24" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D24">
-        <v>534611883738</v>
+        <v>5346112169055</v>
       </c>
       <c r="E24" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B25" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C25" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D25">
-        <v>534611883704</v>
+        <v>5346112169054</v>
       </c>
       <c r="E25" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B26" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C26" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D26">
-        <v>534611883674</v>
+        <v>5346112169053</v>
       </c>
       <c r="E26" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B27" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C27" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D27">
-        <v>534611883690</v>
+        <v>5341155087784</v>
       </c>
       <c r="E27" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B28" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C28" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D28">
-        <v>534611520185</v>
+        <v>5346112169010</v>
       </c>
       <c r="E28" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B29" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C29" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D29">
-        <v>534612943111</v>
+        <v>5346112168989</v>
       </c>
       <c r="E29" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B30" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C30" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D30">
-        <v>534612955832</v>
+        <v>5346113093679</v>
       </c>
       <c r="E30" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B31" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C31" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D31">
-        <v>534613027294</v>
+        <v>5347511259832</v>
       </c>
       <c r="E31" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B32" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C32" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D32">
-        <v>534612943103</v>
+        <v>5346115093694</v>
       </c>
       <c r="E32" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="B33" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C33" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="D33">
-        <v>5346812190478</v>
+        <v>5346113093704</v>
       </c>
       <c r="E33" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="B34" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C34" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="D34">
-        <v>534686319149</v>
+        <v>5346115093707</v>
       </c>
       <c r="E34" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="B35" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C35" t="s">
         <v>7</v>
       </c>
       <c r="D35">
-        <v>534684883512</v>
+        <v>5346112168771</v>
       </c>
       <c r="E35" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="B36" t="s">
         <v>6</v>
       </c>
       <c r="C36" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D36">
-        <v>5347515119977</v>
+        <v>534685189573</v>
       </c>
       <c r="E36" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="B37" t="s">
         <v>6</v>
       </c>
       <c r="C37" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="D37">
-        <v>534680210202</v>
+        <v>534684772865</v>
       </c>
       <c r="E37" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B38" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C38" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D38">
-        <v>5346112167711</v>
+        <v>5346812190633</v>
       </c>
       <c r="E38" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B39" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C39" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D39">
-        <v>5346112167701</v>
+        <v>5346812190687</v>
       </c>
       <c r="E39" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="B40" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C40" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D40">
-        <v>5346112167700</v>
+        <v>5346812191105</v>
       </c>
       <c r="E40" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B41" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C41" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D41">
-        <v>5346112167699</v>
+        <v>5346112168630</v>
       </c>
       <c r="E41" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B42" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C42" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D42">
-        <v>5346112167698</v>
+        <v>5346112168573</v>
       </c>
       <c r="E42" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B43" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C43" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D43">
-        <v>5346112167695</v>
+        <v>5346111168563</v>
       </c>
       <c r="E43" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="B44" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C44" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="D44">
-        <v>5346112167458</v>
+        <v>5346112168528</v>
       </c>
       <c r="E44" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B45" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C45" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D45">
-        <v>5346112167544</v>
+        <v>5346112168513</v>
       </c>
       <c r="E45" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B46" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C46" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D46">
-        <v>5346112167543</v>
+        <v>5346112168512</v>
       </c>
       <c r="E46" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B47" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C47" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D47">
-        <v>5346112167542</v>
+        <v>5346112168512</v>
       </c>
       <c r="E47" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B48" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C48" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D48">
-        <v>5346112167541</v>
+        <v>5346112168423</v>
       </c>
       <c r="E48" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B49" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C49" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D49">
-        <v>5346112167538</v>
+        <v>5346112168383</v>
       </c>
       <c r="E49" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="B50" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C50" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D50">
-        <v>5346112167536</v>
+        <v>534685816984</v>
       </c>
       <c r="E50" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="B51" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C51" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D51">
-        <v>5346112167534</v>
+        <v>534685105598</v>
       </c>
       <c r="E51" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C52" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D52">
-        <v>5346112167531</v>
+        <v>534680764758</v>
       </c>
       <c r="E52" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B53" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C53" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D53">
-        <v>5346112167530</v>
+        <v>5346112168267</v>
       </c>
       <c r="E53" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B54" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C54" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D54">
-        <v>5346112167528</v>
+        <v>5346112168145</v>
       </c>
       <c r="E54" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B55" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C55" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D55">
-        <v>5346112167404</v>
+        <v>5346112168143</v>
       </c>
       <c r="E55" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B56" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C56" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D56">
-        <v>5346112167403</v>
+        <v>5346112168331</v>
       </c>
       <c r="E56" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B57" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C57" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D57">
-        <v>5346112167402</v>
+        <v>5346112168330</v>
       </c>
       <c r="E57" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B58" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C58" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D58">
-        <v>5346112167401</v>
+        <v>5346112168329</v>
       </c>
       <c r="E58" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B59" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C59" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D59">
-        <v>5346112167400</v>
+        <v>5346112168321</v>
       </c>
       <c r="E59" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B60" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C60" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D60">
-        <v>5346112167419</v>
+        <v>5346112168319</v>
       </c>
       <c r="E60" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B61" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C61" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D61">
-        <v>5346112167417</v>
+        <v>5346112168316</v>
       </c>
       <c r="E61" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B62" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C62" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D62">
-        <v>5346112167416</v>
+        <v>5346112168266</v>
       </c>
       <c r="E62" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B63" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C63" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D63">
-        <v>5346112167415</v>
+        <v>5346112168265</v>
       </c>
       <c r="E63" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B64" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C64" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D64">
-        <v>5348212151365</v>
+        <v>5346112168264</v>
       </c>
       <c r="E64" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B65" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C65" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D65">
-        <v>5346112167405</v>
+        <v>5346112168263</v>
       </c>
       <c r="E65" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B66" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C66" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D66">
-        <v>5346112167547</v>
+        <v>5346112168262</v>
       </c>
       <c r="E66" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B67" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C67" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D67">
-        <v>5346112167548</v>
+        <v>5346112168198</v>
       </c>
       <c r="E67" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="B68" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C68" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>69</v>
+      </c>
+      <c r="D68">
+        <v>5346112168197</v>
       </c>
       <c r="E68" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="C69" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>69</v>
+      </c>
+      <c r="D69">
+        <v>5346112168196</v>
       </c>
       <c r="E69" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B70" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C70" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D70">
-        <v>5346112167508</v>
+        <v>534611965526</v>
       </c>
       <c r="E70" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B71" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C71" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D71">
-        <v>5346112167506</v>
+        <v>534610928675</v>
       </c>
       <c r="E71" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B72" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C72" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D72">
-        <v>5346112167497</v>
+        <v>534612203542</v>
       </c>
       <c r="E72" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B73" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C73" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D73">
-        <v>5346112167496</v>
+        <v>534612303333</v>
       </c>
       <c r="E73" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B74" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C74" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D74">
-        <v>5346112167495</v>
+        <v>534613060555</v>
       </c>
       <c r="E74" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="B75" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C75" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D75">
-        <v>534685093824</v>
+        <v>534612996649</v>
       </c>
       <c r="E75" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="B76" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C76" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D76">
-        <v>5347512258300</v>
+        <v>534612557955</v>
       </c>
       <c r="E76" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="B77" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C77" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D77">
-        <v>5347512258299</v>
+        <v>534610960387</v>
       </c>
       <c r="E77" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="B78" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C78" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D78">
-        <v>534686416285</v>
+        <v>534612768539</v>
       </c>
       <c r="E78" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="B79" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C79" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D79">
-        <v>5346812190320</v>
+        <v>534612085422</v>
       </c>
       <c r="E79" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="B80" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C80" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D80">
-        <v>5346112167454</v>
+        <v>534612178954</v>
       </c>
       <c r="E80" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="B81" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C81" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D81">
-        <v>5346812190319</v>
+        <v>534612314829</v>
       </c>
       <c r="E81" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="B82" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C82" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D82">
-        <v>5346812190277</v>
+        <v>534611619790</v>
       </c>
       <c r="E82" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B83" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C83" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D83">
-        <v>5347512258154</v>
+        <v>534613060563</v>
       </c>
       <c r="E83" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B84" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C84" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D84">
-        <v>5347512258155</v>
+        <v>534611870781</v>
       </c>
       <c r="E84" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B85" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C85" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D85">
-        <v>5347512258090</v>
+        <v>534610147184</v>
       </c>
       <c r="E85" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B86" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C86" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D86">
-        <v>5347512257820</v>
+        <v>534613189664</v>
       </c>
       <c r="E86" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B87" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C87" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D87">
-        <v>5347512257980</v>
+        <v>534613181929</v>
       </c>
       <c r="E87" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B88" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C88" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D88">
-        <v>5347512257981</v>
+        <v>534612618528</v>
       </c>
       <c r="E88" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B89" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C89" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D89">
-        <v>5347512257982</v>
+        <v>534612283854</v>
       </c>
       <c r="E89" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B90" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C90" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D90">
-        <v>5347512257962</v>
+        <v>534612825583</v>
       </c>
       <c r="E90" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B91" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C91" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D91">
-        <v>5347512257757</v>
+        <v>534613168806</v>
       </c>
       <c r="E91" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
+        <v>68</v>
+      </c>
+      <c r="B92" t="s">
+        <v>18</v>
+      </c>
+      <c r="C92" t="s">
+        <v>69</v>
+      </c>
+      <c r="D92">
+        <v>534611070882</v>
+      </c>
+      <c r="E92" t="s">
         <v>106</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B93" t="s">
+        <v>18</v>
+      </c>
+      <c r="C93" t="s">
+        <v>69</v>
+      </c>
+      <c r="D93">
+        <v>534613161755</v>
+      </c>
+      <c r="E93" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B94" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C94" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D94">
-        <v>5347512257760</v>
+        <v>534613039439</v>
       </c>
       <c r="E94" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B95" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C95" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D95">
-        <v>5347512257761</v>
+        <v>534612797774</v>
       </c>
       <c r="E95" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B96" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C96" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D96">
-        <v>5347512257762</v>
+        <v>534610757250</v>
       </c>
       <c r="E96" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B97" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C97" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D97">
-        <v>5347512257763</v>
+        <v>534610973836</v>
       </c>
       <c r="E97" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B98" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C98" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D98">
-        <v>5347512257764</v>
+        <v>534610860400</v>
       </c>
       <c r="E98" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B99" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C99" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D99">
-        <v>5347512257602</v>
+        <v>534611935736</v>
       </c>
       <c r="E99" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B100" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C100" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D100">
-        <v>5347512257603</v>
+        <v>534613085443</v>
       </c>
       <c r="E100" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B101" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C101" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D101">
-        <v>5347512258068</v>
+        <v>534612490289</v>
       </c>
       <c r="E101" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B102" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C102" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D102">
-        <v>5347512258067</v>
+        <v>534610319900</v>
       </c>
       <c r="E102" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B103" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C103" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D103">
-        <v>5347512258066</v>
+        <v>534612699398</v>
       </c>
       <c r="E103" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B104" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C104" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D104">
-        <v>5347512258065</v>
+        <v>534612741982</v>
       </c>
       <c r="E104" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B105" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C105" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D105">
-        <v>5347512258064</v>
+        <v>534612966060</v>
       </c>
       <c r="E105" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B106" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C106" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D106">
-        <v>5347512258063</v>
+        <v>534612562873</v>
       </c>
       <c r="E106" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B107" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C107" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D107">
-        <v>5347512258058</v>
+        <v>534612868848</v>
       </c>
       <c r="E107" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B108" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C108" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D108">
-        <v>5347512258060</v>
+        <v>534612364164</v>
       </c>
       <c r="E108" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B109" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C109" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D109">
-        <v>5347512258061</v>
+        <v>534610754628</v>
       </c>
       <c r="E109" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B110" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C110" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D110">
-        <v>5347511258062</v>
+        <v>534611833542</v>
       </c>
       <c r="E110" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B111" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="C111" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D111">
-        <v>5347512258022</v>
+        <v>534612087882</v>
       </c>
       <c r="E111" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="B112" t="s">
-        <v>107</v>
+        <v>6</v>
       </c>
       <c r="C112" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D112">
-        <v>5347512258024</v>
+        <v>5346815066894</v>
       </c>
       <c r="E112" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="B113" t="s">
-        <v>107</v>
+        <v>6</v>
       </c>
       <c r="C113" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D113">
-        <v>5347512258025</v>
+        <v>5346815066885</v>
       </c>
       <c r="E113" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="B114" t="s">
-        <v>107</v>
+        <v>6</v>
       </c>
       <c r="C114" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D114">
-        <v>5347512258029</v>
+        <v>5346815066887</v>
       </c>
       <c r="E114" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="B115" t="s">
-        <v>107</v>
+        <v>6</v>
       </c>
       <c r="C115" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D115">
-        <v>5347512257983</v>
+        <v>5346813066771</v>
       </c>
       <c r="E115" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="B116" t="s">
-        <v>107</v>
+        <v>6</v>
       </c>
       <c r="C116" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D116">
-        <v>5347512257984</v>
+        <v>5346813066771</v>
       </c>
       <c r="E116" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="B117" t="s">
-        <v>107</v>
+        <v>6</v>
       </c>
       <c r="C117" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D117">
-        <v>5347512257985</v>
+        <v>5346813066771</v>
       </c>
       <c r="E117" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
-        <v>106</v>
+        <v>133</v>
       </c>
       <c r="B118" t="s">
-        <v>107</v>
+        <v>6</v>
       </c>
       <c r="C118" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D118">
-        <v>5347512257986</v>
+        <v>534680492694</v>
       </c>
       <c r="E118" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
-        <v>106</v>
+        <v>133</v>
       </c>
       <c r="B119" t="s">
-        <v>107</v>
+        <v>6</v>
       </c>
       <c r="C119" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D119">
-        <v>5347512257987</v>
+        <v>534686412755</v>
       </c>
       <c r="E119" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
-        <v>106</v>
+        <v>133</v>
       </c>
       <c r="B120" t="s">
-        <v>107</v>
+        <v>6</v>
       </c>
       <c r="C120" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D120">
-        <v>5347512257988</v>
+        <v>534686412755</v>
       </c>
       <c r="E120" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="B121" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="C121" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D121">
-        <v>534827070346</v>
+        <v>5346813066878</v>
       </c>
       <c r="E121" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="B122" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="C122" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D122">
-        <v>5347512258159</v>
+        <v>534685076441</v>
       </c>
       <c r="E122" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B123" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C123" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D123">
-        <v>5347515119457</v>
+        <v>53475122588990</v>
       </c>
       <c r="E123" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B124" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C124" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D124">
-        <v>5347515119455</v>
+        <v>53475122589030</v>
       </c>
       <c r="E124" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B125" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C125" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D125">
-        <v>5347515119456</v>
+        <v>5347512258906</v>
       </c>
       <c r="E125" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B126" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C126" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D126">
-        <v>5347515119447</v>
+        <v>53475122589450</v>
       </c>
       <c r="E126" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B127" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C127" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D127">
-        <v>5347515119450</v>
+        <v>53475122589450</v>
       </c>
       <c r="E127" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B128" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C128" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D128">
-        <v>5347515119448</v>
+        <v>53475122588160</v>
       </c>
       <c r="E128" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B129" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C129" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D129">
-        <v>5347515119449</v>
+        <v>53475122588120</v>
       </c>
       <c r="E129" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B130" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C130" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D130">
-        <v>5347515119394</v>
+        <v>53475122588150</v>
       </c>
       <c r="E130" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B131" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C131" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D131">
-        <v>5347515119391</v>
+        <v>53475122588140</v>
       </c>
       <c r="E131" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B132" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C132" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D132">
-        <v>5347515119390</v>
+        <v>5347512258813</v>
       </c>
       <c r="E132" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B133" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C133" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D133">
-        <v>5347515119427</v>
+        <v>5347512258929</v>
       </c>
       <c r="E133" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B134" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C134" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D134">
-        <v>5347515119426</v>
+        <v>5347512258931</v>
       </c>
       <c r="E134" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B135" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C135" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D135">
-        <v>5347515119428</v>
+        <v>5347512258928</v>
       </c>
       <c r="E135" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B136" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C136" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D136">
-        <v>5347515119429</v>
+        <v>5347512258932</v>
       </c>
       <c r="E136" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B137" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C137" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D137">
-        <v>5347515119482</v>
+        <v>5347512258930</v>
       </c>
       <c r="E137" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B138" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C138" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D138">
-        <v>5347515119464</v>
+        <v>5347512258951</v>
       </c>
       <c r="E138" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B139" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C139" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D139">
-        <v>5347515119282</v>
+        <v>5347512258945</v>
       </c>
       <c r="E139" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C140" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D140">
-        <v>5347515119399</v>
+        <v>53475122589460</v>
       </c>
       <c r="E140" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B141" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C141" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D141">
-        <v>5347515119365</v>
+        <v>5347512258951</v>
       </c>
       <c r="E141" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B142" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C142" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D142">
-        <v>5347515119506</v>
+        <v>53475122589520</v>
       </c>
       <c r="E142" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B143" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C143" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D143">
-        <v>5347515119506</v>
+        <v>53475122589530</v>
       </c>
       <c r="E143" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B144" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C144" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D144">
-        <v>5347515119507</v>
+        <v>5347512258954</v>
       </c>
       <c r="E144" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B145" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C145" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D145">
-        <v>5347515119510</v>
+        <v>5347512258940</v>
       </c>
       <c r="E145" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B146" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C146" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D146">
-        <v>5357515119511</v>
+        <v>5347512258968</v>
       </c>
       <c r="E146" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B147" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C147" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D147">
-        <v>5347515119514</v>
+        <v>5347512258935</v>
       </c>
       <c r="E147" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B148" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C148" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D148">
-        <v>5347515119513</v>
+        <v>53475122589640</v>
       </c>
       <c r="E148" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B149" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C149" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D149">
-        <v>5347512257820</v>
+        <v>53475122589700</v>
       </c>
       <c r="E149" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B150" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C150" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D150">
-        <v>5347512257820</v>
+        <v>5347512258969</v>
       </c>
       <c r="E150" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
-        <v>175</v>
+        <v>139</v>
       </c>
       <c r="B151" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C151" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D151">
-        <v>5346112167450</v>
+        <v>5347512258937</v>
       </c>
       <c r="E151" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B152" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C152" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D152">
-        <v>5347515119481</v>
+        <v>53475122589650</v>
       </c>
       <c r="E152" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B153" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C153" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D153">
-        <v>5347515119453</v>
+        <v>5347512258962</v>
       </c>
       <c r="E153" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B154" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C154" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D154">
-        <v>5347515119452</v>
+        <v>53475122589630</v>
       </c>
       <c r="E154" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B155" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C155" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D155">
-        <v>5347515119451</v>
+        <v>5347512258967</v>
       </c>
       <c r="E155" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B156" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C156" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D156">
-        <v>5347515119451</v>
+        <v>53475122589660</v>
       </c>
       <c r="E156" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B157" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C157" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D157">
-        <v>5347515119447</v>
+        <v>53475122589410</v>
       </c>
       <c r="E157" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B158" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C158" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D158">
-        <v>5347515119460</v>
+        <v>53475122589390</v>
       </c>
       <c r="E158" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B159" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C159" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D159">
-        <v>5347515119465</v>
+        <v>53475122589360</v>
       </c>
       <c r="E159" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B160" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C160" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D160">
-        <v>5347515119295</v>
+        <v>53475122589340</v>
       </c>
       <c r="E160" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B161" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C161" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D161">
-        <v>5347515119376</v>
+        <v>5347512258938</v>
       </c>
       <c r="E161" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B162" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="C162" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D162">
-        <v>5347515119239</v>
+        <v>5347512258961</v>
       </c>
       <c r="E162" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
-        <v>60</v>
+        <v>139</v>
       </c>
       <c r="B163" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C163" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>5346112167251</v>
+        <v>69</v>
+      </c>
+      <c r="D163" t="s">
+        <v>181</v>
       </c>
       <c r="E163" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="B164" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C164" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D164">
-        <v>5346112167223</v>
+        <v>534685089136</v>
       </c>
       <c r="E164" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
-        <v>60</v>
+        <v>184</v>
       </c>
       <c r="B165" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C165" t="s">
-        <v>47</v>
+        <v>185</v>
       </c>
       <c r="D165">
-        <v>5346112167193</v>
+        <v>5346815066870</v>
       </c>
       <c r="E165" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="B166" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C166" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="D166">
-        <v>5346112167057</v>
+        <v>5346815066849</v>
       </c>
       <c r="E166" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
-        <v>60</v>
+        <v>188</v>
       </c>
       <c r="B167" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C167" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>5346112167056</v>
+        <v>69</v>
+      </c>
+      <c r="D167" t="s">
+        <v>21</v>
       </c>
       <c r="E167" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B168" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C168" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D168">
-        <v>534441257798</v>
+        <v>5348212151825</v>
       </c>
       <c r="E168" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B169" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C169" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D169">
-        <v>5346112167044</v>
+        <v>5346112168104</v>
       </c>
       <c r="E169" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B170" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C170" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D170">
-        <v>5346112167042</v>
+        <v>5346112168103</v>
       </c>
       <c r="E170" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B171" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C171" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D171">
-        <v>5346112167034</v>
+        <v>5346112168101</v>
       </c>
       <c r="E171" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B172" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C172" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D172">
-        <v>5346112167019</v>
+        <v>53461121681041</v>
       </c>
       <c r="E172" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B173" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C173" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D173">
-        <v>5346112167018</v>
+        <v>5346112168099</v>
       </c>
       <c r="E173" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B174" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C174" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D174">
-        <v>5346112167017</v>
+        <v>5346112168088</v>
       </c>
       <c r="E174" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B175" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C175" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D175">
-        <v>5346112167014</v>
+        <v>5346112168087</v>
       </c>
       <c r="E175" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="B176" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C176" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D176">
-        <v>5346812190169</v>
+        <v>5346112168072</v>
       </c>
       <c r="E176" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
-        <v>175</v>
+        <v>68</v>
       </c>
       <c r="B177" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C177" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D177">
-        <v>5346112167413</v>
+        <v>5346112168071</v>
       </c>
       <c r="E177" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="B178" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C178" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D178">
-        <v>534827070320</v>
+        <v>5346112168070</v>
       </c>
       <c r="E178" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="B179" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C179" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D179">
-        <v>5347512257833</v>
+        <v>5346112168055</v>
       </c>
       <c r="E179" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="B180" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C180" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D180">
-        <v>5347512257834</v>
+        <v>5346112168054</v>
       </c>
       <c r="E180" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B181" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C181" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>69</v>
+      </c>
+      <c r="D181">
+        <v>5346112168053</v>
       </c>
       <c r="E181" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="B182" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C182" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D182">
-        <v>5348212151326</v>
+        <v>5346112168050</v>
       </c>
       <c r="E182" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="B183" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C183" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D183">
-        <v>5347512257841</v>
+        <v>5346112168049</v>
       </c>
       <c r="E183" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="B184" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C184" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D184">
-        <v>5347512258071</v>
+        <v>5346112168048</v>
       </c>
       <c r="E184" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="B185" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C185" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D185">
-        <v>5347512258073</v>
+        <v>5346112167931</v>
       </c>
       <c r="E185" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="B186" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C186" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D186">
-        <v>5347512258076</v>
+        <v>534612934093</v>
       </c>
       <c r="E186" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
-        <v>24</v>
+        <v>184</v>
       </c>
       <c r="B187" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="C187" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
       <c r="D187">
-        <v>5347512258074</v>
+        <v>534685464578</v>
       </c>
       <c r="E187" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
-        <v>24</v>
+        <v>184</v>
       </c>
       <c r="B188" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="C188" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
       <c r="D188">
-        <v>5347512258076</v>
+        <v>534680151714</v>
       </c>
       <c r="E188" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
-        <v>24</v>
+        <v>184</v>
       </c>
       <c r="B189" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="C189" t="s">
-        <v>90</v>
+        <v>185</v>
       </c>
       <c r="D189">
-        <v>5347512258077</v>
+        <v>534680151714</v>
       </c>
       <c r="E189" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="B190" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="C190" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D190">
-        <v>5347512258078</v>
+        <v>534685254599</v>
       </c>
       <c r="E190" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="B191" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="C191" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D191">
-        <v>5347512258079</v>
+        <v>534680396064</v>
       </c>
       <c r="E191" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="B192" t="s">
         <v>6</v>
       </c>
       <c r="C192" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="D192">
-        <v>534680698486</v>
+        <v>534680001778</v>
       </c>
       <c r="E192" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="B193" t="s">
         <v>6</v>
       </c>
       <c r="C193" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="D193">
-        <v>534686285543</v>
+        <v>5346815066755</v>
       </c>
       <c r="E193" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
-        <v>85</v>
+        <v>49</v>
       </c>
       <c r="B194" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C194" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>7</v>
+      </c>
+      <c r="D194">
+        <v>5346812190391</v>
       </c>
       <c r="E194" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
-        <v>220</v>
+        <v>49</v>
       </c>
       <c r="B195" t="s">
-        <v>107</v>
+        <v>6</v>
       </c>
       <c r="C195" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D195">
-        <v>534758174018</v>
+        <v>5346812190478</v>
       </c>
       <c r="E195" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
-        <v>222</v>
+        <v>49</v>
       </c>
       <c r="B196" t="s">
-        <v>107</v>
+        <v>6</v>
       </c>
       <c r="C196" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>7</v>
+      </c>
+      <c r="D196">
+        <v>5346812190478</v>
       </c>
       <c r="E196" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
-        <v>224</v>
+        <v>49</v>
       </c>
       <c r="B197" t="s">
-        <v>107</v>
+        <v>6</v>
       </c>
       <c r="C197" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>7</v>
+      </c>
+      <c r="D197">
+        <v>5346812190687</v>
       </c>
       <c r="E197" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
-        <v>226</v>
+        <v>5</v>
       </c>
       <c r="B198" t="s">
         <v>6</v>
       </c>
       <c r="C198" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D198">
-        <v>534680568578</v>
+        <v>534685089811</v>
       </c>
       <c r="E198" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
-        <v>226</v>
+        <v>5</v>
       </c>
       <c r="B199" t="s">
         <v>6</v>
       </c>
       <c r="C199" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D199">
-        <v>534684678853</v>
+        <v>534686319149</v>
       </c>
       <c r="E199" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
-        <v>229</v>
+        <v>5</v>
       </c>
       <c r="B200" t="s">
         <v>6</v>
       </c>
       <c r="C200" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D200">
-        <v>5346831001834</v>
+        <v>534680720504</v>
       </c>
       <c r="E200" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B201" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C201" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D201">
-        <v>534610417003</v>
+        <v>534611573991</v>
       </c>
       <c r="E201" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
-        <v>232</v>
+        <v>68</v>
       </c>
       <c r="B202" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C202" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D202">
-        <v>534611948893</v>
+        <v>534611024519</v>
       </c>
       <c r="E202" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
-        <v>234</v>
+        <v>184</v>
       </c>
       <c r="B203" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C203" t="s">
-        <v>10</v>
+        <v>185</v>
       </c>
       <c r="D203">
-        <v>534611993959</v>
+        <v>534758262706</v>
       </c>
       <c r="E203" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
-        <v>236</v>
+        <v>45</v>
       </c>
       <c r="B204" t="s">
         <v>6</v>
       </c>
       <c r="C204" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D204">
-        <v>534686313448</v>
+        <v>534684689655</v>
       </c>
       <c r="E204" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
-        <v>236</v>
+        <v>45</v>
       </c>
       <c r="B205" t="s">
         <v>6</v>
       </c>
       <c r="C205" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D205">
-        <v>534685978098</v>
+        <v>534680236827</v>
       </c>
       <c r="E205" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
-        <v>236</v>
+        <v>45</v>
       </c>
       <c r="B206" t="s">
         <v>6</v>
       </c>
       <c r="C206" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D206">
-        <v>534685195922</v>
+        <v>534680618443</v>
       </c>
       <c r="E206" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
-        <v>236</v>
+        <v>68</v>
       </c>
       <c r="B207" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C207" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D207">
-        <v>534685963810</v>
+        <v>5346112167836</v>
       </c>
       <c r="E207" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
-        <v>234</v>
+        <v>68</v>
       </c>
       <c r="B208" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C208" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D208">
-        <v>534610938010</v>
+        <v>5346112167778</v>
       </c>
       <c r="E208" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="B209" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C209" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D209">
-        <v>32149365929</v>
+        <v>5346112167777</v>
       </c>
       <c r="E209" t="s">
-        <v>242</v>
+        <v>231</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="B210" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C210" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D210">
-        <v>534686266787</v>
+        <v>5346112167776</v>
       </c>
       <c r="E210" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
-        <v>234</v>
+        <v>68</v>
       </c>
       <c r="B211" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C211" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D211">
-        <v>534611188240</v>
+        <v>5346112167772</v>
       </c>
       <c r="E211" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
-        <v>226</v>
+        <v>68</v>
       </c>
       <c r="B212" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C212" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D212">
-        <v>534680163405</v>
+        <v>534612836925</v>
       </c>
       <c r="E212" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
-        <v>246</v>
+        <v>68</v>
       </c>
       <c r="B213" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C213" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D213">
-        <v>534610536309</v>
+        <v>534610863033</v>
       </c>
       <c r="E213" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="B214" t="s">
-        <v>15</v>
+        <v>237</v>
       </c>
       <c r="C214" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D214">
-        <v>534610478423</v>
+        <v>5346112167869</v>
       </c>
       <c r="E214" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B215" t="s">
-        <v>15</v>
+        <v>237</v>
       </c>
       <c r="C215" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D215">
-        <v>534613170623</v>
+        <v>5347515120084</v>
       </c>
       <c r="E215" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
-        <v>234</v>
+        <v>45</v>
       </c>
       <c r="B216" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C216" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="D216">
-        <v>534612259063</v>
+        <v>534758245858</v>
       </c>
       <c r="E216" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="B217" t="s">
         <v>6</v>
       </c>
       <c r="C217" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D217">
-        <v>534685588763</v>
+        <v>534680236827</v>
       </c>
       <c r="E217" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B218" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C218" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D218">
-        <v>534610664541</v>
+        <v>534613140476</v>
       </c>
       <c r="E218" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B219" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C219" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D219">
-        <v>534610536309</v>
+        <v>534610272593</v>
       </c>
       <c r="E219" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
-        <v>5</v>
+        <v>68</v>
       </c>
       <c r="B220" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C220" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="D220">
-        <v>534685288122</v>
+        <v>534611838472</v>
       </c>
       <c r="E220" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B221" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C221" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D221">
-        <v>534611113174</v>
+        <v>534612676846</v>
       </c>
       <c r="E221" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="B222" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C222" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D222">
-        <v>534613018575</v>
+        <v>534685009685</v>
       </c>
       <c r="E222" t="s">
-        <v>257</v>
+        <v>246</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B223" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C223" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D223">
-        <v>534610163373</v>
+        <v>534610133575</v>
       </c>
       <c r="E223" t="s">
-        <v>258</v>
+        <v>247</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
-        <v>259</v>
+        <v>68</v>
       </c>
       <c r="B224" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C224" t="s">
-        <v>260</v>
+        <v>69</v>
       </c>
       <c r="D224">
-        <v>5346110692912</v>
+        <v>534611883682</v>
       </c>
       <c r="E224" t="s">
-        <v>261</v>
+        <v>248</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="B225" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C225" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D225">
-        <v>534684693859</v>
+        <v>534611883738</v>
       </c>
       <c r="E225" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B226" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C226" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D226">
-        <v>534612964352</v>
+        <v>534611883704</v>
       </c>
       <c r="E226" t="s">
-        <v>263</v>
+        <v>250</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B227" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C227" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D227">
-        <v>534610845574</v>
+        <v>534611883674</v>
       </c>
       <c r="E227" t="s">
-        <v>264</v>
+        <v>251</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
-        <v>259</v>
+        <v>68</v>
       </c>
       <c r="B228" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C228" t="s">
-        <v>260</v>
+        <v>69</v>
       </c>
       <c r="D228">
-        <v>5346115092874</v>
+        <v>534611883690</v>
       </c>
       <c r="E228" t="s">
-        <v>265</v>
+        <v>252</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
-        <v>5</v>
+        <v>68</v>
       </c>
       <c r="B229" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C229" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="D229">
-        <v>53468356993</v>
+        <v>534611520185</v>
       </c>
       <c r="E229" t="s">
-        <v>266</v>
+        <v>253</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
-        <v>5</v>
+        <v>68</v>
       </c>
       <c r="B230" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C230" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="D230">
-        <v>5346812002813</v>
+        <v>534612943111</v>
       </c>
       <c r="E230" t="s">
-        <v>267</v>
+        <v>254</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
-        <v>268</v>
+        <v>68</v>
       </c>
       <c r="B231" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C231" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D231">
-        <v>534611806031</v>
+        <v>534612955832</v>
       </c>
       <c r="E231" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
-        <v>268</v>
+        <v>68</v>
       </c>
       <c r="B232" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C232" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D232">
-        <v>534611806031</v>
+        <v>534613027294</v>
       </c>
       <c r="E232" t="s">
-        <v>270</v>
+        <v>256</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
-        <v>271</v>
+        <v>68</v>
       </c>
       <c r="B233" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C233" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D233">
-        <v>534610545937</v>
+        <v>534612943103</v>
       </c>
       <c r="E233" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
-        <v>234</v>
+        <v>49</v>
       </c>
       <c r="B234" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C234" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D234">
-        <v>534612259063</v>
+        <v>5346812190478</v>
       </c>
       <c r="E234" t="s">
-        <v>273</v>
+        <v>258</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
-        <v>234</v>
+        <v>5</v>
       </c>
       <c r="B235" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C235" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D235">
-        <v>5346131170623</v>
+        <v>534686319149</v>
       </c>
       <c r="E235" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
-        <v>236</v>
+        <v>184</v>
       </c>
       <c r="B236" t="s">
         <v>6</v>
       </c>
       <c r="C236" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
       <c r="D236">
-        <v>534685029979</v>
+        <v>534684883512</v>
       </c>
       <c r="E236" t="s">
-        <v>275</v>
+        <v>260</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
-        <v>14</v>
+        <v>184</v>
       </c>
       <c r="B237" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C237" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
       <c r="D237">
-        <v>534613175978</v>
+        <v>5347515119977</v>
       </c>
       <c r="E237" t="s">
-        <v>276</v>
+        <v>261</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B238" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C238" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D238">
-        <v>534611825563</v>
+        <v>534680210202</v>
       </c>
       <c r="E238" t="s">
-        <v>277</v>
+        <v>262</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B239" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C239" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D239">
-        <v>534613022442</v>
+        <v>5346112167711</v>
       </c>
       <c r="E239" t="s">
-        <v>278</v>
+        <v>263</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="B240" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C240" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D240">
-        <v>5346115092907</v>
+        <v>5346112167701</v>
       </c>
       <c r="E240" t="s">
-        <v>279</v>
+        <v>264</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="B241" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C241" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D241">
-        <v>534680464800</v>
+        <v>5346112167700</v>
       </c>
       <c r="E241" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="B242" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C242" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D242">
-        <v>534684924207</v>
+        <v>5346112167699</v>
       </c>
       <c r="E242" t="s">
-        <v>281</v>
+        <v>266</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
-        <v>234</v>
+        <v>68</v>
       </c>
       <c r="B243" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C243" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D243">
-        <v>534610299173</v>
+        <v>5346112167698</v>
       </c>
       <c r="E243" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
-        <v>232</v>
+        <v>68</v>
       </c>
       <c r="B244" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C244" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D244">
-        <v>534611085260</v>
+        <v>5346112167695</v>
       </c>
       <c r="E244" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="B245" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C245" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D245">
-        <v>534611158077</v>
+        <v>5346112167458</v>
       </c>
       <c r="E245" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
-        <v>236</v>
+        <v>68</v>
       </c>
       <c r="B246" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C246" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D246">
-        <v>534685177746</v>
+        <v>5346112167544</v>
       </c>
       <c r="E246" t="s">
-        <v>285</v>
+        <v>270</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
-        <v>236</v>
+        <v>68</v>
       </c>
       <c r="B247" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C247" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D247">
-        <v>534685630280</v>
+        <v>5346112167543</v>
       </c>
       <c r="E247" t="s">
-        <v>286</v>
+        <v>271</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
-        <v>236</v>
+        <v>68</v>
       </c>
       <c r="B248" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C248" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D248">
-        <v>534685630344</v>
+        <v>5346112167542</v>
       </c>
       <c r="E248" t="s">
-        <v>287</v>
+        <v>272</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
-        <v>271</v>
+        <v>68</v>
       </c>
       <c r="B249" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C249" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D249">
-        <v>534611708038</v>
+        <v>5346112167541</v>
       </c>
       <c r="E249" t="s">
-        <v>288</v>
+        <v>273</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B250" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C250" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D250">
-        <v>534611538723</v>
+        <v>5346112167538</v>
       </c>
       <c r="E250" t="s">
-        <v>289</v>
+        <v>274</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B251" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C251" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D251">
-        <v>534610450156</v>
+        <v>5346112167536</v>
       </c>
       <c r="E251" t="s">
-        <v>290</v>
+        <v>275</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
-        <v>291</v>
+        <v>68</v>
       </c>
       <c r="B252" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C252" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D252">
-        <v>534611954740</v>
+        <v>5346112167534</v>
       </c>
       <c r="E252" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
-        <v>291</v>
+        <v>68</v>
       </c>
       <c r="B253" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C253" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D253">
-        <v>534611954740</v>
+        <v>5346112167531</v>
       </c>
       <c r="E253" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
-        <v>294</v>
+        <v>68</v>
       </c>
       <c r="B254" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C254" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D254">
-        <v>534610449580</v>
+        <v>5346112167530</v>
       </c>
       <c r="E254" t="s">
-        <v>295</v>
+        <v>278</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="B255" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C255" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D255">
-        <v>534612866494</v>
+        <v>5346112167528</v>
       </c>
       <c r="E255" t="s">
-        <v>296</v>
+        <v>279</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B256" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C256" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D256">
-        <v>534612446192</v>
+        <v>5346112167404</v>
       </c>
       <c r="E256" t="s">
-        <v>297</v>
+        <v>280</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="B257" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C257" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D257">
-        <v>534685357943</v>
+        <v>5346112167403</v>
       </c>
       <c r="E257" t="s">
-        <v>298</v>
+        <v>281</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
-        <v>259</v>
+        <v>68</v>
       </c>
       <c r="B258" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C258" t="s">
-        <v>260</v>
+        <v>69</v>
       </c>
       <c r="D258">
-        <v>534680022864</v>
+        <v>5346112167402</v>
       </c>
       <c r="E258" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
-        <v>259</v>
+        <v>68</v>
       </c>
       <c r="B259" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C259" t="s">
-        <v>260</v>
+        <v>69</v>
       </c>
       <c r="D259">
-        <v>534685188323</v>
+        <v>5346112167401</v>
       </c>
       <c r="E259" t="s">
-        <v>300</v>
+        <v>283</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="B260" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C260" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D260">
-        <v>56906976941</v>
+        <v>5346112167400</v>
       </c>
       <c r="E260" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
-        <v>5</v>
+        <v>68</v>
       </c>
       <c r="B261" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C261" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="D261">
-        <v>534686488504</v>
+        <v>5346112167419</v>
       </c>
       <c r="E261" t="s">
-        <v>302</v>
+        <v>285</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
-        <v>303</v>
+        <v>68</v>
       </c>
       <c r="B262" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C262" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>69</v>
+      </c>
+      <c r="D262">
+        <v>5346112167417</v>
       </c>
       <c r="E262" t="s">
-        <v>304</v>
+        <v>286</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B263" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C263" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D263">
-        <v>534613175978</v>
+        <v>5346112167416</v>
       </c>
       <c r="E263" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B264" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C264" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D264">
-        <v>534611920926</v>
+        <v>5346112167415</v>
       </c>
       <c r="E264" t="s">
-        <v>306</v>
+        <v>288</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B265" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C265" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D265">
-        <v>534613185944</v>
+        <v>5348212151365</v>
       </c>
       <c r="E265" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="B266" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C266" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D266">
-        <v>534685839989</v>
+        <v>5346112167405</v>
       </c>
       <c r="E266" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B267" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C267" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D267">
-        <v>534612296948</v>
+        <v>5346112167547</v>
       </c>
       <c r="E267" t="s">
-        <v>309</v>
+        <v>291</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
-        <v>234</v>
+        <v>17</v>
       </c>
       <c r="B268" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C268" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D268">
-        <v>534610725209</v>
+        <v>5346112167548</v>
       </c>
       <c r="E268" t="s">
-        <v>310</v>
+        <v>292</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
-        <v>268</v>
+        <v>293</v>
       </c>
       <c r="B269" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C269" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>534612416942</v>
+        <v>7</v>
+      </c>
+      <c r="D269" t="s">
+        <v>294</v>
       </c>
       <c r="E269" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
-        <v>268</v>
+        <v>296</v>
       </c>
       <c r="B270" t="s">
-        <v>15</v>
+        <v>297</v>
       </c>
       <c r="C270" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>534611454957</v>
+        <v>298</v>
+      </c>
+      <c r="D270" t="s">
+        <v>21</v>
       </c>
       <c r="E270" t="s">
-        <v>312</v>
+        <v>299</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
-        <v>234</v>
+        <v>17</v>
       </c>
       <c r="B271" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C271" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D271">
-        <v>534612564269</v>
+        <v>5346112167508</v>
       </c>
       <c r="E271" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
-        <v>234</v>
+        <v>17</v>
       </c>
       <c r="B272" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C272" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D272">
-        <v>534611187567</v>
+        <v>5346112167506</v>
       </c>
       <c r="E272" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
-        <v>236</v>
+        <v>17</v>
       </c>
       <c r="B273" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C273" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D273">
-        <v>534685806171</v>
+        <v>5346112167497</v>
       </c>
       <c r="E273" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
-        <v>236</v>
+        <v>17</v>
       </c>
       <c r="B274" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C274" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D274">
-        <v>534685053150</v>
+        <v>5346112167496</v>
       </c>
       <c r="E274" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
-        <v>236</v>
+        <v>17</v>
       </c>
       <c r="B275" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C275" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D275">
-        <v>534685917910</v>
+        <v>5346112167495</v>
       </c>
       <c r="E275" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
-        <v>236</v>
+        <v>5</v>
       </c>
       <c r="B276" t="s">
         <v>6</v>
       </c>
       <c r="C276" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D276">
-        <v>534686422514</v>
+        <v>534685093824</v>
       </c>
       <c r="E276" t="s">
-        <v>318</v>
+        <v>305</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
         <v>236</v>
       </c>
       <c r="B277" t="s">
-        <v>6</v>
+        <v>237</v>
       </c>
       <c r="C277" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D277">
-        <v>534685404055</v>
+        <v>5347512258300</v>
       </c>
       <c r="E277" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
         <v>236</v>
       </c>
       <c r="B278" t="s">
-        <v>6</v>
+        <v>237</v>
       </c>
       <c r="C278" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D278">
-        <v>534685527820</v>
+        <v>5347512258299</v>
       </c>
       <c r="E278" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
-        <v>236</v>
+        <v>5</v>
       </c>
       <c r="B279" t="s">
         <v>6</v>
       </c>
       <c r="C279" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D279">
-        <v>534686307577</v>
+        <v>534686416285</v>
       </c>
       <c r="E279" t="s">
-        <v>321</v>
+        <v>308</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
-        <v>236</v>
+        <v>49</v>
       </c>
       <c r="B280" t="s">
         <v>6</v>
       </c>
       <c r="C280" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D280">
-        <v>534680110914</v>
+        <v>5346812190320</v>
       </c>
       <c r="E280" t="s">
-        <v>322</v>
+        <v>309</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
-        <v>236</v>
+        <v>49</v>
       </c>
       <c r="B281" t="s">
         <v>6</v>
       </c>
       <c r="C281" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D281">
-        <v>534680630459</v>
+        <v>5346112167454</v>
       </c>
       <c r="E281" t="s">
-        <v>323</v>
+        <v>310</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
-        <v>234</v>
+        <v>49</v>
       </c>
       <c r="B282" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C282" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D282">
-        <v>534613162063</v>
+        <v>5346812190319</v>
       </c>
       <c r="E282" t="s">
-        <v>324</v>
+        <v>311</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
-        <v>234</v>
+        <v>49</v>
       </c>
       <c r="B283" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C283" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D283">
-        <v>5346115092538</v>
+        <v>5346812190277</v>
       </c>
       <c r="E283" t="s">
-        <v>325</v>
+        <v>312</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
-        <v>268</v>
+        <v>139</v>
       </c>
       <c r="B284" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C284" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D284">
-        <v>534610606645</v>
+        <v>5347512258154</v>
       </c>
       <c r="E284" t="s">
-        <v>326</v>
+        <v>313</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="B285" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C285" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D285">
-        <v>534680316610</v>
+        <v>5347512258155</v>
       </c>
       <c r="E285" t="s">
-        <v>327</v>
+        <v>314</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
-        <v>46</v>
+        <v>139</v>
       </c>
       <c r="B286" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C286" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D286">
-        <v>534680521613</v>
+        <v>5347512258090</v>
       </c>
       <c r="E286" t="s">
-        <v>328</v>
+        <v>315</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
-        <v>268</v>
+        <v>139</v>
       </c>
       <c r="B287" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C287" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D287">
-        <v>534612416942</v>
+        <v>5347512257820</v>
       </c>
       <c r="E287" t="s">
-        <v>329</v>
+        <v>316</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
-        <v>291</v>
+        <v>139</v>
       </c>
       <c r="B288" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C288" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D288">
-        <v>534610615157</v>
+        <v>5347512257980</v>
       </c>
       <c r="E288" t="s">
-        <v>330</v>
+        <v>317</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
-        <v>49</v>
+        <v>139</v>
       </c>
       <c r="B289" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C289" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D289">
-        <v>32189505012</v>
+        <v>5347512257981</v>
       </c>
       <c r="E289" t="s">
-        <v>331</v>
+        <v>318</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
-        <v>49</v>
+        <v>139</v>
       </c>
       <c r="B290" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C290" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D290">
-        <v>45131870128</v>
+        <v>5347512257982</v>
       </c>
       <c r="E290" t="s">
-        <v>332</v>
+        <v>319</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
-        <v>268</v>
+        <v>139</v>
       </c>
       <c r="B291" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C291" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D291">
-        <v>534610956884</v>
+        <v>5347512257962</v>
       </c>
       <c r="E291" t="s">
-        <v>333</v>
+        <v>320</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
-        <v>246</v>
+        <v>139</v>
       </c>
       <c r="B292" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C292" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D292">
-        <v>534610880594</v>
+        <v>5347512257757</v>
       </c>
       <c r="E292" t="s">
-        <v>334</v>
+        <v>321</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
-        <v>268</v>
+        <v>139</v>
       </c>
       <c r="B293" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C293" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D293">
-        <v>534613167264</v>
+        <v>5347512257758</v>
       </c>
       <c r="E293" t="s">
-        <v>335</v>
+        <v>322</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
-        <v>336</v>
+        <v>139</v>
       </c>
       <c r="B294" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C294" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D294">
-        <v>534613094139</v>
+        <v>5347512257759</v>
       </c>
       <c r="E294" t="s">
-        <v>337</v>
+        <v>323</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
-        <v>336</v>
+        <v>139</v>
       </c>
       <c r="B295" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C295" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D295">
-        <v>534613094154</v>
+        <v>5347512257760</v>
       </c>
       <c r="E295" t="s">
-        <v>338</v>
+        <v>324</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
-        <v>268</v>
+        <v>139</v>
       </c>
       <c r="B296" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C296" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D296">
-        <v>534613167264</v>
+        <v>5347512257761</v>
       </c>
       <c r="E296" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
-        <v>291</v>
+        <v>139</v>
       </c>
       <c r="B297" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C297" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D297">
-        <v>534610392452</v>
+        <v>5347512257762</v>
       </c>
       <c r="E297" t="s">
-        <v>340</v>
+        <v>326</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
-        <v>234</v>
+        <v>139</v>
       </c>
       <c r="B298" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C298" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D298">
-        <v>534756023827</v>
+        <v>5347512257763</v>
       </c>
       <c r="E298" t="s">
-        <v>341</v>
+        <v>327</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="B299" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C299" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D299">
-        <v>534612881795</v>
+        <v>5347512257764</v>
       </c>
       <c r="E299" t="s">
-        <v>342</v>
+        <v>328</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="B300" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C300" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D300">
-        <v>534613183168</v>
+        <v>5347512257602</v>
       </c>
       <c r="E300" t="s">
-        <v>343</v>
+        <v>329</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="B301" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C301" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D301">
-        <v>534613094154</v>
+        <v>5347512257603</v>
       </c>
       <c r="E301" t="s">
-        <v>344</v>
+        <v>330</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="B302" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C302" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D302">
-        <v>534613094139</v>
+        <v>5347512258068</v>
       </c>
       <c r="E302" t="s">
-        <v>345</v>
+        <v>331</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="B303" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C303" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D303">
-        <v>534613049678</v>
+        <v>5347512258067</v>
       </c>
       <c r="E303" t="s">
-        <v>346</v>
+        <v>332</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="B304" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C304" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D304">
-        <v>534611928584</v>
+        <v>5347512258066</v>
       </c>
       <c r="E304" t="s">
-        <v>347</v>
+        <v>333</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="B305" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C305" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D305">
-        <v>534610935358</v>
+        <v>5347512258065</v>
       </c>
       <c r="E305" t="s">
-        <v>348</v>
+        <v>334</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="B306" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C306" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D306">
-        <v>534613049652</v>
+        <v>5347512258064</v>
       </c>
       <c r="E306" t="s">
-        <v>349</v>
+        <v>335</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="B307" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C307" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D307">
-        <v>534610894805</v>
+        <v>5347512258063</v>
       </c>
       <c r="E307" t="s">
-        <v>350</v>
+        <v>336</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="B308" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C308" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D308">
-        <v>534610771359</v>
+        <v>5347512258058</v>
       </c>
       <c r="E308" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="B309" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C309" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D309">
-        <v>534611525967</v>
+        <v>5347512258060</v>
       </c>
       <c r="E309" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="B310" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C310" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D310">
-        <v>534612209898</v>
+        <v>5347512258061</v>
       </c>
       <c r="E310" t="s">
-        <v>353</v>
+        <v>339</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="B311" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C311" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D311">
-        <v>534610906416</v>
+        <v>5347511258062</v>
       </c>
       <c r="E311" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
-        <v>291</v>
+        <v>139</v>
       </c>
       <c r="B312" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C312" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D312">
-        <v>534612739222</v>
+        <v>5347512258022</v>
       </c>
       <c r="E312" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
-        <v>229</v>
+        <v>139</v>
       </c>
       <c r="B313" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C313" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D313">
-        <v>534685023854</v>
+        <v>5347512258024</v>
       </c>
       <c r="E313" t="s">
-        <v>356</v>
+        <v>342</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
-        <v>229</v>
+        <v>139</v>
       </c>
       <c r="B314" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C314" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D314">
-        <v>534685217517</v>
+        <v>5347512258025</v>
       </c>
       <c r="E314" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
-        <v>229</v>
+        <v>139</v>
       </c>
       <c r="B315" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C315" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D315">
-        <v>534684969819</v>
+        <v>5347512258029</v>
       </c>
       <c r="E315" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
-        <v>229</v>
+        <v>139</v>
       </c>
       <c r="B316" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C316" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D316">
-        <v>534686387305</v>
+        <v>5347512257983</v>
       </c>
       <c r="E316" t="s">
-        <v>359</v>
+        <v>345</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
-        <v>229</v>
+        <v>139</v>
       </c>
       <c r="B317" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C317" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D317">
-        <v>534686051391</v>
+        <v>5347512257984</v>
       </c>
       <c r="E317" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="B318" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C318" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D318">
-        <v>534685009772</v>
+        <v>5347512257985</v>
       </c>
       <c r="E318" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
-        <v>226</v>
+        <v>139</v>
       </c>
       <c r="B319" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C319" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D319">
-        <v>534680686027</v>
+        <v>5347512257986</v>
       </c>
       <c r="E319" t="s">
-        <v>362</v>
+        <v>348</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
-        <v>226</v>
+        <v>139</v>
       </c>
       <c r="B320" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C320" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D320">
-        <v>534685126428</v>
+        <v>5347512257987</v>
       </c>
       <c r="E320" t="s">
-        <v>363</v>
+        <v>349</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="B321" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C321" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D321">
-        <v>534757084790</v>
+        <v>5347512257988</v>
       </c>
       <c r="E321" t="s">
-        <v>364</v>
+        <v>350</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
-        <v>9</v>
+        <v>236</v>
       </c>
       <c r="B322" t="s">
-        <v>6</v>
+        <v>237</v>
       </c>
       <c r="C322" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D322">
-        <v>534758233337</v>
+        <v>534827070346</v>
       </c>
       <c r="E322" t="s">
-        <v>365</v>
+        <v>351</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
-        <v>9</v>
+        <v>236</v>
       </c>
       <c r="B323" t="s">
-        <v>6</v>
+        <v>237</v>
       </c>
       <c r="C323" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D323">
-        <v>534757821608</v>
+        <v>5347512258159</v>
       </c>
       <c r="E323" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="B324" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C324" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D324">
-        <v>534685372487</v>
+        <v>5347515119457</v>
       </c>
       <c r="E324" t="s">
-        <v>367</v>
+        <v>353</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="B325" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C325" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D325">
-        <v>534685372487</v>
+        <v>5347515119455</v>
       </c>
       <c r="E325" t="s">
-        <v>368</v>
+        <v>354</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="B326" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C326" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D326">
-        <v>534684687013</v>
+        <v>5347515119456</v>
       </c>
       <c r="E326" t="s">
-        <v>369</v>
+        <v>355</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="B327" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C327" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D327">
-        <v>534685743832</v>
+        <v>5347515119447</v>
       </c>
       <c r="E327" t="s">
-        <v>370</v>
+        <v>356</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="B328" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C328" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D328">
-        <v>534680656867</v>
+        <v>5347515119450</v>
       </c>
       <c r="E328" t="s">
-        <v>371</v>
+        <v>357</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
-        <v>248</v>
+        <v>139</v>
       </c>
       <c r="B329" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C329" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D329">
-        <v>534610437624</v>
+        <v>5347515119448</v>
       </c>
       <c r="E329" t="s">
-        <v>372</v>
+        <v>358</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
-        <v>248</v>
+        <v>139</v>
       </c>
       <c r="B330" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C330" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D330">
-        <v>534612262329</v>
+        <v>5347515119449</v>
       </c>
       <c r="E330" t="s">
-        <v>373</v>
+        <v>359</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
-        <v>234</v>
+        <v>139</v>
       </c>
       <c r="B331" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C331" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D331">
-        <v>534612819376</v>
+        <v>5347515119394</v>
       </c>
       <c r="E331" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
-        <v>234</v>
+        <v>139</v>
       </c>
       <c r="B332" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C332" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D332">
-        <v>534610134395</v>
+        <v>5347515119391</v>
       </c>
       <c r="E332" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
-        <v>234</v>
+        <v>139</v>
       </c>
       <c r="B333" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C333" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D333">
-        <v>534612819376</v>
+        <v>5347515119390</v>
       </c>
       <c r="E333" t="s">
-        <v>376</v>
+        <v>362</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
-        <v>377</v>
+        <v>139</v>
       </c>
       <c r="B334" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C334" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D334">
-        <v>534612699364</v>
+        <v>5347515119427</v>
       </c>
       <c r="E334" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
-        <v>234</v>
+        <v>139</v>
       </c>
       <c r="B335" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C335" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D335">
-        <v>534610049832</v>
+        <v>5347515119426</v>
       </c>
       <c r="E335" t="s">
-        <v>379</v>
+        <v>364</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
-        <v>234</v>
+        <v>139</v>
       </c>
       <c r="B336" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C336" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D336">
-        <v>534611140399</v>
+        <v>5347515119428</v>
       </c>
       <c r="E336" t="s">
-        <v>380</v>
+        <v>365</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
-        <v>234</v>
+        <v>139</v>
       </c>
       <c r="B337" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C337" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D337">
-        <v>534610590850</v>
+        <v>5347515119429</v>
       </c>
       <c r="E337" t="s">
-        <v>381</v>
+        <v>366</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
-        <v>234</v>
+        <v>139</v>
       </c>
       <c r="B338" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="C338" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D338">
-        <v>534610465589</v>
+        <v>5347515119482</v>
       </c>
       <c r="E338" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
-        <v>383</v>
+        <v>139</v>
       </c>
       <c r="B339" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C339" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D339">
-        <v>534686043043</v>
+        <v>5347515119464</v>
       </c>
       <c r="E339" t="s">
-        <v>384</v>
+        <v>368</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
-        <v>383</v>
+        <v>139</v>
       </c>
       <c r="B340" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C340" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>69</v>
+      </c>
+      <c r="D340">
+        <v>5347515119282</v>
       </c>
       <c r="E340" t="s">
-        <v>385</v>
+        <v>369</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
-        <v>226</v>
+        <v>139</v>
       </c>
       <c r="B341" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C341" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D341">
-        <v>534610287503</v>
+        <v>5347515119399</v>
       </c>
       <c r="E341" t="s">
-        <v>386</v>
+        <v>370</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
-        <v>226</v>
+        <v>139</v>
       </c>
       <c r="B342" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C342" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D342">
-        <v>534685635863</v>
+        <v>5347515119365</v>
       </c>
       <c r="E342" t="s">
-        <v>387</v>
+        <v>371</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
-        <v>236</v>
+        <v>139</v>
       </c>
       <c r="B343" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C343" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>69</v>
+      </c>
+      <c r="D343">
+        <v>5347515119506</v>
       </c>
       <c r="E343" t="s">
-        <v>388</v>
+        <v>372</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
-        <v>226</v>
+        <v>139</v>
       </c>
       <c r="B344" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C344" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D344">
-        <v>534686319235</v>
+        <v>5347515119506</v>
       </c>
       <c r="E344" t="s">
-        <v>389</v>
+        <v>372</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
-        <v>236</v>
+        <v>139</v>
       </c>
       <c r="B345" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C345" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D345">
-        <v>534680675338</v>
+        <v>5347515119507</v>
       </c>
       <c r="E345" t="s">
-        <v>390</v>
+        <v>373</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
-        <v>226</v>
+        <v>139</v>
       </c>
       <c r="B346" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C346" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D346">
-        <v>534680409823</v>
+        <v>5347515119510</v>
       </c>
       <c r="E346" t="s">
-        <v>391</v>
+        <v>374</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
-        <v>236</v>
+        <v>139</v>
       </c>
       <c r="B347" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C347" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D347">
-        <v>534686282864</v>
+        <v>5357515119511</v>
       </c>
       <c r="E347" t="s">
-        <v>392</v>
+        <v>375</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
-        <v>236</v>
+        <v>139</v>
       </c>
       <c r="B348" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C348" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D348">
-        <v>534685811265</v>
+        <v>5347515119514</v>
       </c>
       <c r="E348" t="s">
-        <v>393</v>
+        <v>376</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
-        <v>236</v>
+        <v>139</v>
       </c>
       <c r="B349" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C349" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D349">
-        <v>534680478929</v>
+        <v>5347515119513</v>
       </c>
       <c r="E349" t="s">
-        <v>394</v>
+        <v>377</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
-        <v>236</v>
+        <v>139</v>
       </c>
       <c r="B350" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C350" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D350">
-        <v>534686103401</v>
+        <v>5347512257820</v>
       </c>
       <c r="E350" t="s">
-        <v>395</v>
+        <v>378</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
-        <v>226</v>
+        <v>139</v>
       </c>
       <c r="B351" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C351" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D351">
-        <v>534684872751</v>
+        <v>5347512257820</v>
       </c>
       <c r="E351" t="s">
-        <v>396</v>
+        <v>379</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
-        <v>236</v>
+        <v>380</v>
       </c>
       <c r="B352" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C352" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D352">
-        <v>534686309530</v>
+        <v>5346112167450</v>
       </c>
       <c r="E352" t="s">
-        <v>397</v>
+        <v>381</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
-        <v>236</v>
+        <v>139</v>
       </c>
       <c r="B353" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C353" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D353">
-        <v>534685969664</v>
+        <v>5347515119481</v>
       </c>
       <c r="E353" t="s">
-        <v>398</v>
+        <v>382</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
-        <v>236</v>
+        <v>139</v>
       </c>
       <c r="B354" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C354" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D354">
-        <v>534685806171</v>
+        <v>5347515119453</v>
       </c>
       <c r="E354" t="s">
-        <v>399</v>
+        <v>383</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
-        <v>236</v>
+        <v>139</v>
       </c>
       <c r="B355" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C355" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D355">
-        <v>534684682882</v>
+        <v>5347515119452</v>
       </c>
       <c r="E355" t="s">
-        <v>400</v>
+        <v>384</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
-        <v>236</v>
+        <v>139</v>
       </c>
       <c r="B356" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C356" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D356">
-        <v>534685020682</v>
+        <v>5347515119451</v>
       </c>
       <c r="E356" t="s">
-        <v>401</v>
+        <v>385</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
-        <v>236</v>
+        <v>139</v>
       </c>
       <c r="B357" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C357" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D357">
-        <v>534686051247</v>
+        <v>5347515119451</v>
       </c>
       <c r="E357" t="s">
-        <v>402</v>
+        <v>386</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
-        <v>236</v>
+        <v>139</v>
       </c>
       <c r="B358" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C358" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D358">
-        <v>534686042273</v>
+        <v>5347515119447</v>
       </c>
       <c r="E358" t="s">
-        <v>403</v>
+        <v>387</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
-        <v>236</v>
+        <v>139</v>
       </c>
       <c r="B359" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C359" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D359">
-        <v>534686042273</v>
+        <v>5347515119460</v>
       </c>
       <c r="E359" t="s">
-        <v>404</v>
+        <v>388</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
-        <v>236</v>
+        <v>139</v>
       </c>
       <c r="B360" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C360" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D360">
-        <v>534685436894</v>
+        <v>5347515119465</v>
       </c>
       <c r="E360" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
-        <v>226</v>
+        <v>139</v>
       </c>
       <c r="B361" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="C361" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D361">
-        <v>534686108581</v>
+        <v>5347515119295</v>
       </c>
       <c r="E361" t="s">
-        <v>406</v>
+        <v>390</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
+        <v>139</v>
+      </c>
+      <c r="B362" t="s">
+        <v>140</v>
+      </c>
+      <c r="C362" t="s">
+        <v>69</v>
+      </c>
+      <c r="D362">
+        <v>5347515119376</v>
+      </c>
+      <c r="E362" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
+      <c r="A363" t="s">
+        <v>139</v>
+      </c>
+      <c r="B363" t="s">
+        <v>140</v>
+      </c>
+      <c r="C363" t="s">
+        <v>69</v>
+      </c>
+      <c r="D363">
+        <v>5347515119239</v>
+      </c>
+      <c r="E363" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
+      <c r="A364" t="s">
+        <v>17</v>
+      </c>
+      <c r="B364" t="s">
+        <v>18</v>
+      </c>
+      <c r="C364" t="s">
+        <v>7</v>
+      </c>
+      <c r="D364">
+        <v>5346112167251</v>
+      </c>
+      <c r="E364" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
+      <c r="A365" t="s">
+        <v>17</v>
+      </c>
+      <c r="B365" t="s">
+        <v>18</v>
+      </c>
+      <c r="C365" t="s">
+        <v>7</v>
+      </c>
+      <c r="D365">
+        <v>5346112167223</v>
+      </c>
+      <c r="E365" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
+      <c r="A366" t="s">
+        <v>17</v>
+      </c>
+      <c r="B366" t="s">
+        <v>18</v>
+      </c>
+      <c r="C366" t="s">
+        <v>7</v>
+      </c>
+      <c r="D366">
+        <v>5346112167193</v>
+      </c>
+      <c r="E366" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
+      <c r="A367" t="s">
+        <v>17</v>
+      </c>
+      <c r="B367" t="s">
+        <v>18</v>
+      </c>
+      <c r="C367" t="s">
+        <v>7</v>
+      </c>
+      <c r="D367">
+        <v>5346112167057</v>
+      </c>
+      <c r="E367" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
+      <c r="A368" t="s">
+        <v>17</v>
+      </c>
+      <c r="B368" t="s">
+        <v>18</v>
+      </c>
+      <c r="C368" t="s">
+        <v>7</v>
+      </c>
+      <c r="D368">
+        <v>5346112167056</v>
+      </c>
+      <c r="E368" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
+      <c r="A369" t="s">
+        <v>17</v>
+      </c>
+      <c r="B369" t="s">
+        <v>18</v>
+      </c>
+      <c r="C369" t="s">
+        <v>7</v>
+      </c>
+      <c r="D369">
+        <v>534441257798</v>
+      </c>
+      <c r="E369" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
+      <c r="A370" t="s">
+        <v>17</v>
+      </c>
+      <c r="B370" t="s">
+        <v>18</v>
+      </c>
+      <c r="C370" t="s">
+        <v>7</v>
+      </c>
+      <c r="D370">
+        <v>5346112167044</v>
+      </c>
+      <c r="E370" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
+      <c r="A371" t="s">
+        <v>17</v>
+      </c>
+      <c r="B371" t="s">
+        <v>18</v>
+      </c>
+      <c r="C371" t="s">
+        <v>7</v>
+      </c>
+      <c r="D371">
+        <v>5346112167042</v>
+      </c>
+      <c r="E371" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
+      <c r="A372" t="s">
+        <v>17</v>
+      </c>
+      <c r="B372" t="s">
+        <v>18</v>
+      </c>
+      <c r="C372" t="s">
+        <v>7</v>
+      </c>
+      <c r="D372">
+        <v>5346112167034</v>
+      </c>
+      <c r="E372" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
+      <c r="A373" t="s">
+        <v>17</v>
+      </c>
+      <c r="B373" t="s">
+        <v>18</v>
+      </c>
+      <c r="C373" t="s">
+        <v>7</v>
+      </c>
+      <c r="D373">
+        <v>5346112167019</v>
+      </c>
+      <c r="E373" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
+      <c r="A374" t="s">
+        <v>17</v>
+      </c>
+      <c r="B374" t="s">
+        <v>18</v>
+      </c>
+      <c r="C374" t="s">
+        <v>7</v>
+      </c>
+      <c r="D374">
+        <v>5346112167018</v>
+      </c>
+      <c r="E374" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
+      <c r="A375" t="s">
+        <v>17</v>
+      </c>
+      <c r="B375" t="s">
+        <v>18</v>
+      </c>
+      <c r="C375" t="s">
+        <v>7</v>
+      </c>
+      <c r="D375">
+        <v>5346112167017</v>
+      </c>
+      <c r="E375" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
+      <c r="A376" t="s">
+        <v>17</v>
+      </c>
+      <c r="B376" t="s">
+        <v>18</v>
+      </c>
+      <c r="C376" t="s">
+        <v>7</v>
+      </c>
+      <c r="D376">
+        <v>5346112167014</v>
+      </c>
+      <c r="E376" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
+      <c r="A377" t="s">
+        <v>49</v>
+      </c>
+      <c r="B377" t="s">
+        <v>6</v>
+      </c>
+      <c r="C377" t="s">
+        <v>7</v>
+      </c>
+      <c r="D377">
+        <v>5346812190169</v>
+      </c>
+      <c r="E377" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
+      <c r="A378" t="s">
+        <v>380</v>
+      </c>
+      <c r="B378" t="s">
+        <v>18</v>
+      </c>
+      <c r="C378" t="s">
+        <v>7</v>
+      </c>
+      <c r="D378">
+        <v>5346112167413</v>
+      </c>
+      <c r="E378" t="s">
         <v>407</v>
       </c>
-      <c r="B362" t="s">
-[...5 lines deleted...]
-      <c r="D362">
+    </row>
+    <row r="379" spans="1:5">
+      <c r="A379" t="s">
+        <v>236</v>
+      </c>
+      <c r="B379" t="s">
+        <v>237</v>
+      </c>
+      <c r="C379" t="s">
+        <v>69</v>
+      </c>
+      <c r="D379">
+        <v>534827070320</v>
+      </c>
+      <c r="E379" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
+      <c r="A380" t="s">
+        <v>236</v>
+      </c>
+      <c r="B380" t="s">
+        <v>237</v>
+      </c>
+      <c r="C380" t="s">
+        <v>69</v>
+      </c>
+      <c r="D380">
+        <v>5347512257833</v>
+      </c>
+      <c r="E380" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
+      <c r="A381" t="s">
+        <v>236</v>
+      </c>
+      <c r="B381" t="s">
+        <v>237</v>
+      </c>
+      <c r="C381" t="s">
+        <v>69</v>
+      </c>
+      <c r="D381">
+        <v>5347512257834</v>
+      </c>
+      <c r="E381" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
+      <c r="A382" t="s">
+        <v>17</v>
+      </c>
+      <c r="B382" t="s">
+        <v>18</v>
+      </c>
+      <c r="C382" t="s">
+        <v>7</v>
+      </c>
+      <c r="D382" t="s">
+        <v>21</v>
+      </c>
+      <c r="E382" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
+      <c r="A383" t="s">
+        <v>236</v>
+      </c>
+      <c r="B383" t="s">
+        <v>237</v>
+      </c>
+      <c r="C383" t="s">
+        <v>69</v>
+      </c>
+      <c r="D383">
+        <v>5348212151326</v>
+      </c>
+      <c r="E383" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
+      <c r="A384" t="s">
+        <v>236</v>
+      </c>
+      <c r="B384" t="s">
+        <v>237</v>
+      </c>
+      <c r="C384" t="s">
+        <v>69</v>
+      </c>
+      <c r="D384">
+        <v>5347512257841</v>
+      </c>
+      <c r="E384" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
+      <c r="A385" t="s">
+        <v>236</v>
+      </c>
+      <c r="B385" t="s">
+        <v>237</v>
+      </c>
+      <c r="C385" t="s">
+        <v>69</v>
+      </c>
+      <c r="D385">
+        <v>5347512258071</v>
+      </c>
+      <c r="E385" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
+      <c r="A386" t="s">
+        <v>236</v>
+      </c>
+      <c r="B386" t="s">
+        <v>237</v>
+      </c>
+      <c r="C386" t="s">
+        <v>69</v>
+      </c>
+      <c r="D386">
+        <v>5347512258073</v>
+      </c>
+      <c r="E386" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
+      <c r="A387" t="s">
+        <v>236</v>
+      </c>
+      <c r="B387" t="s">
+        <v>237</v>
+      </c>
+      <c r="C387" t="s">
+        <v>69</v>
+      </c>
+      <c r="D387">
+        <v>5347512258076</v>
+      </c>
+      <c r="E387" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
+      <c r="A388" t="s">
+        <v>236</v>
+      </c>
+      <c r="B388" t="s">
+        <v>237</v>
+      </c>
+      <c r="C388" t="s">
+        <v>69</v>
+      </c>
+      <c r="D388">
+        <v>5347512258074</v>
+      </c>
+      <c r="E388" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
+      <c r="A389" t="s">
+        <v>236</v>
+      </c>
+      <c r="B389" t="s">
+        <v>237</v>
+      </c>
+      <c r="C389" t="s">
+        <v>69</v>
+      </c>
+      <c r="D389">
+        <v>5347512258076</v>
+      </c>
+      <c r="E389" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
+      <c r="A390" t="s">
+        <v>236</v>
+      </c>
+      <c r="B390" t="s">
+        <v>237</v>
+      </c>
+      <c r="C390" t="s">
+        <v>298</v>
+      </c>
+      <c r="D390">
+        <v>5347512258077</v>
+      </c>
+      <c r="E390" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
+      <c r="A391" t="s">
+        <v>236</v>
+      </c>
+      <c r="B391" t="s">
+        <v>237</v>
+      </c>
+      <c r="C391" t="s">
+        <v>69</v>
+      </c>
+      <c r="D391">
+        <v>5347512258078</v>
+      </c>
+      <c r="E391" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
+      <c r="A392" t="s">
+        <v>236</v>
+      </c>
+      <c r="B392" t="s">
+        <v>237</v>
+      </c>
+      <c r="C392" t="s">
+        <v>69</v>
+      </c>
+      <c r="D392">
+        <v>5347512258079</v>
+      </c>
+      <c r="E392" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
+      <c r="A393" t="s">
+        <v>5</v>
+      </c>
+      <c r="B393" t="s">
+        <v>6</v>
+      </c>
+      <c r="C393" t="s">
+        <v>7</v>
+      </c>
+      <c r="D393">
+        <v>534680698486</v>
+      </c>
+      <c r="E393" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
+      <c r="A394" t="s">
+        <v>5</v>
+      </c>
+      <c r="B394" t="s">
+        <v>6</v>
+      </c>
+      <c r="C394" t="s">
+        <v>7</v>
+      </c>
+      <c r="D394">
+        <v>534686285543</v>
+      </c>
+      <c r="E394" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
+      <c r="A395" t="s">
+        <v>293</v>
+      </c>
+      <c r="B395" t="s">
+        <v>18</v>
+      </c>
+      <c r="C395" t="s">
+        <v>7</v>
+      </c>
+      <c r="D395" t="s">
+        <v>21</v>
+      </c>
+      <c r="E395" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
+      <c r="A396" t="s">
+        <v>425</v>
+      </c>
+      <c r="B396" t="s">
+        <v>140</v>
+      </c>
+      <c r="C396" t="s">
+        <v>69</v>
+      </c>
+      <c r="D396">
+        <v>534758174018</v>
+      </c>
+      <c r="E396" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
+      <c r="A397" t="s">
+        <v>427</v>
+      </c>
+      <c r="B397" t="s">
+        <v>140</v>
+      </c>
+      <c r="C397" t="s">
+        <v>69</v>
+      </c>
+      <c r="D397" t="s">
+        <v>21</v>
+      </c>
+      <c r="E397" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
+      <c r="A398" t="s">
+        <v>429</v>
+      </c>
+      <c r="B398" t="s">
+        <v>140</v>
+      </c>
+      <c r="C398" t="s">
+        <v>69</v>
+      </c>
+      <c r="D398" t="s">
+        <v>21</v>
+      </c>
+      <c r="E398" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
+      <c r="A399" t="s">
+        <v>133</v>
+      </c>
+      <c r="B399" t="s">
+        <v>6</v>
+      </c>
+      <c r="C399" t="s">
+        <v>46</v>
+      </c>
+      <c r="D399">
+        <v>534680568578</v>
+      </c>
+      <c r="E399" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
+      <c r="A400" t="s">
+        <v>133</v>
+      </c>
+      <c r="B400" t="s">
+        <v>6</v>
+      </c>
+      <c r="C400" t="s">
+        <v>46</v>
+      </c>
+      <c r="D400">
+        <v>534684678853</v>
+      </c>
+      <c r="E400" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
+      <c r="A401" t="s">
+        <v>433</v>
+      </c>
+      <c r="B401" t="s">
+        <v>6</v>
+      </c>
+      <c r="C401" t="s">
+        <v>46</v>
+      </c>
+      <c r="D401">
+        <v>5346831001834</v>
+      </c>
+      <c r="E401" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
+      <c r="A402" t="s">
+        <v>68</v>
+      </c>
+      <c r="B402" t="s">
+        <v>18</v>
+      </c>
+      <c r="C402" t="s">
+        <v>69</v>
+      </c>
+      <c r="D402">
+        <v>534610417003</v>
+      </c>
+      <c r="E402" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
+      <c r="A403" t="s">
+        <v>436</v>
+      </c>
+      <c r="B403" t="s">
+        <v>18</v>
+      </c>
+      <c r="C403" t="s">
+        <v>46</v>
+      </c>
+      <c r="D403">
+        <v>534611948893</v>
+      </c>
+      <c r="E403" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
+      <c r="A404" t="s">
+        <v>438</v>
+      </c>
+      <c r="B404" t="s">
+        <v>18</v>
+      </c>
+      <c r="C404" t="s">
+        <v>46</v>
+      </c>
+      <c r="D404">
+        <v>534611993959</v>
+      </c>
+      <c r="E404" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
+      <c r="A405" t="s">
+        <v>440</v>
+      </c>
+      <c r="B405" t="s">
+        <v>6</v>
+      </c>
+      <c r="C405" t="s">
+        <v>69</v>
+      </c>
+      <c r="D405">
+        <v>534686313448</v>
+      </c>
+      <c r="E405" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
+      <c r="A406" t="s">
+        <v>440</v>
+      </c>
+      <c r="B406" t="s">
+        <v>6</v>
+      </c>
+      <c r="C406" t="s">
+        <v>69</v>
+      </c>
+      <c r="D406">
+        <v>534685978098</v>
+      </c>
+      <c r="E406" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
+      <c r="A407" t="s">
+        <v>440</v>
+      </c>
+      <c r="B407" t="s">
+        <v>6</v>
+      </c>
+      <c r="C407" t="s">
+        <v>69</v>
+      </c>
+      <c r="D407">
+        <v>534685195922</v>
+      </c>
+      <c r="E407" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
+      <c r="A408" t="s">
+        <v>440</v>
+      </c>
+      <c r="B408" t="s">
+        <v>6</v>
+      </c>
+      <c r="C408" t="s">
+        <v>69</v>
+      </c>
+      <c r="D408">
+        <v>534685963810</v>
+      </c>
+      <c r="E408" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
+      <c r="A409" t="s">
+        <v>438</v>
+      </c>
+      <c r="B409" t="s">
+        <v>18</v>
+      </c>
+      <c r="C409" t="s">
+        <v>46</v>
+      </c>
+      <c r="D409">
+        <v>534610938010</v>
+      </c>
+      <c r="E409" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
+      <c r="A410" t="s">
+        <v>5</v>
+      </c>
+      <c r="B410" t="s">
+        <v>6</v>
+      </c>
+      <c r="C410" t="s">
+        <v>7</v>
+      </c>
+      <c r="D410">
+        <v>32149365929</v>
+      </c>
+      <c r="E410" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
+      <c r="A411" t="s">
+        <v>45</v>
+      </c>
+      <c r="B411" t="s">
+        <v>6</v>
+      </c>
+      <c r="C411" t="s">
+        <v>46</v>
+      </c>
+      <c r="D411">
+        <v>534686266787</v>
+      </c>
+      <c r="E411" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
+      <c r="A412" t="s">
+        <v>438</v>
+      </c>
+      <c r="B412" t="s">
+        <v>18</v>
+      </c>
+      <c r="C412" t="s">
+        <v>46</v>
+      </c>
+      <c r="D412">
+        <v>534611188240</v>
+      </c>
+      <c r="E412" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
+      <c r="A413" t="s">
+        <v>133</v>
+      </c>
+      <c r="B413" t="s">
+        <v>6</v>
+      </c>
+      <c r="C413" t="s">
+        <v>46</v>
+      </c>
+      <c r="D413">
+        <v>534680163405</v>
+      </c>
+      <c r="E413" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
+      <c r="A414" t="s">
+        <v>450</v>
+      </c>
+      <c r="B414" t="s">
+        <v>18</v>
+      </c>
+      <c r="C414" t="s">
+        <v>46</v>
+      </c>
+      <c r="D414">
+        <v>534610536309</v>
+      </c>
+      <c r="E414" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
+      <c r="A415" t="s">
+        <v>452</v>
+      </c>
+      <c r="B415" t="s">
+        <v>18</v>
+      </c>
+      <c r="C415" t="s">
+        <v>46</v>
+      </c>
+      <c r="D415">
+        <v>534610478423</v>
+      </c>
+      <c r="E415" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
+      <c r="A416" t="s">
+        <v>438</v>
+      </c>
+      <c r="B416" t="s">
+        <v>18</v>
+      </c>
+      <c r="C416" t="s">
+        <v>46</v>
+      </c>
+      <c r="D416">
+        <v>534613170623</v>
+      </c>
+      <c r="E416" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
+      <c r="A417" t="s">
+        <v>438</v>
+      </c>
+      <c r="B417" t="s">
+        <v>18</v>
+      </c>
+      <c r="C417" t="s">
+        <v>46</v>
+      </c>
+      <c r="D417">
+        <v>534612259063</v>
+      </c>
+      <c r="E417" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
+      <c r="A418" t="s">
+        <v>184</v>
+      </c>
+      <c r="B418" t="s">
+        <v>6</v>
+      </c>
+      <c r="C418" t="s">
+        <v>185</v>
+      </c>
+      <c r="D418">
+        <v>534685588763</v>
+      </c>
+      <c r="E418" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
+      <c r="A419" t="s">
+        <v>68</v>
+      </c>
+      <c r="B419" t="s">
+        <v>18</v>
+      </c>
+      <c r="C419" t="s">
+        <v>69</v>
+      </c>
+      <c r="D419">
+        <v>534610664541</v>
+      </c>
+      <c r="E419" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
+      <c r="A420" t="s">
+        <v>68</v>
+      </c>
+      <c r="B420" t="s">
+        <v>18</v>
+      </c>
+      <c r="C420" t="s">
+        <v>69</v>
+      </c>
+      <c r="D420">
+        <v>534610536309</v>
+      </c>
+      <c r="E420" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
+      <c r="A421" t="s">
+        <v>184</v>
+      </c>
+      <c r="B421" t="s">
+        <v>6</v>
+      </c>
+      <c r="C421" t="s">
+        <v>185</v>
+      </c>
+      <c r="D421">
+        <v>534685288122</v>
+      </c>
+      <c r="E421" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
+      <c r="A422" t="s">
+        <v>68</v>
+      </c>
+      <c r="B422" t="s">
+        <v>18</v>
+      </c>
+      <c r="C422" t="s">
+        <v>69</v>
+      </c>
+      <c r="D422">
+        <v>534611113174</v>
+      </c>
+      <c r="E422" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
+      <c r="A423" t="s">
+        <v>68</v>
+      </c>
+      <c r="B423" t="s">
+        <v>18</v>
+      </c>
+      <c r="C423" t="s">
+        <v>69</v>
+      </c>
+      <c r="D423">
+        <v>534613018575</v>
+      </c>
+      <c r="E423" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
+      <c r="A424" t="s">
+        <v>68</v>
+      </c>
+      <c r="B424" t="s">
+        <v>18</v>
+      </c>
+      <c r="C424" t="s">
+        <v>69</v>
+      </c>
+      <c r="D424">
+        <v>534610163373</v>
+      </c>
+      <c r="E424" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
+      <c r="A425" t="s">
+        <v>463</v>
+      </c>
+      <c r="B425" t="s">
+        <v>6</v>
+      </c>
+      <c r="C425" t="s">
+        <v>464</v>
+      </c>
+      <c r="D425">
+        <v>5346110692912</v>
+      </c>
+      <c r="E425" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
+      <c r="A426" t="s">
+        <v>5</v>
+      </c>
+      <c r="B426" t="s">
+        <v>6</v>
+      </c>
+      <c r="C426" t="s">
+        <v>7</v>
+      </c>
+      <c r="D426">
+        <v>534684693859</v>
+      </c>
+      <c r="E426" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
+      <c r="A427" t="s">
+        <v>68</v>
+      </c>
+      <c r="B427" t="s">
+        <v>18</v>
+      </c>
+      <c r="C427" t="s">
+        <v>69</v>
+      </c>
+      <c r="D427">
+        <v>534612964352</v>
+      </c>
+      <c r="E427" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
+      <c r="A428" t="s">
+        <v>68</v>
+      </c>
+      <c r="B428" t="s">
+        <v>18</v>
+      </c>
+      <c r="C428" t="s">
+        <v>69</v>
+      </c>
+      <c r="D428">
+        <v>534610845574</v>
+      </c>
+      <c r="E428" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
+      <c r="A429" t="s">
+        <v>463</v>
+      </c>
+      <c r="B429" t="s">
+        <v>6</v>
+      </c>
+      <c r="C429" t="s">
+        <v>464</v>
+      </c>
+      <c r="D429">
+        <v>5346115092874</v>
+      </c>
+      <c r="E429" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
+      <c r="A430" t="s">
+        <v>184</v>
+      </c>
+      <c r="B430" t="s">
+        <v>6</v>
+      </c>
+      <c r="C430" t="s">
+        <v>185</v>
+      </c>
+      <c r="D430">
+        <v>53468356993</v>
+      </c>
+      <c r="E430" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
+      <c r="A431" t="s">
+        <v>184</v>
+      </c>
+      <c r="B431" t="s">
+        <v>6</v>
+      </c>
+      <c r="C431" t="s">
+        <v>185</v>
+      </c>
+      <c r="D431">
+        <v>5346812002813</v>
+      </c>
+      <c r="E431" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
+      <c r="A432" t="s">
+        <v>472</v>
+      </c>
+      <c r="B432" t="s">
+        <v>18</v>
+      </c>
+      <c r="C432" t="s">
+        <v>46</v>
+      </c>
+      <c r="D432">
+        <v>534611806031</v>
+      </c>
+      <c r="E432" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
+      <c r="A433" t="s">
+        <v>472</v>
+      </c>
+      <c r="B433" t="s">
+        <v>18</v>
+      </c>
+      <c r="C433" t="s">
+        <v>46</v>
+      </c>
+      <c r="D433">
+        <v>534611806031</v>
+      </c>
+      <c r="E433" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
+      <c r="A434" t="s">
+        <v>475</v>
+      </c>
+      <c r="B434" t="s">
+        <v>18</v>
+      </c>
+      <c r="C434" t="s">
+        <v>46</v>
+      </c>
+      <c r="D434">
+        <v>534610545937</v>
+      </c>
+      <c r="E434" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
+      <c r="A435" t="s">
+        <v>438</v>
+      </c>
+      <c r="B435" t="s">
+        <v>18</v>
+      </c>
+      <c r="C435" t="s">
+        <v>46</v>
+      </c>
+      <c r="D435">
+        <v>534612259063</v>
+      </c>
+      <c r="E435" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
+      <c r="A436" t="s">
+        <v>438</v>
+      </c>
+      <c r="B436" t="s">
+        <v>18</v>
+      </c>
+      <c r="C436" t="s">
+        <v>46</v>
+      </c>
+      <c r="D436">
+        <v>5346131170623</v>
+      </c>
+      <c r="E436" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
+      <c r="A437" t="s">
+        <v>440</v>
+      </c>
+      <c r="B437" t="s">
+        <v>6</v>
+      </c>
+      <c r="C437" t="s">
+        <v>69</v>
+      </c>
+      <c r="D437">
+        <v>534685029979</v>
+      </c>
+      <c r="E437" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" t="s">
+        <v>68</v>
+      </c>
+      <c r="B438" t="s">
+        <v>18</v>
+      </c>
+      <c r="C438" t="s">
+        <v>69</v>
+      </c>
+      <c r="D438">
+        <v>534613175978</v>
+      </c>
+      <c r="E438" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" t="s">
+        <v>68</v>
+      </c>
+      <c r="B439" t="s">
+        <v>18</v>
+      </c>
+      <c r="C439" t="s">
+        <v>69</v>
+      </c>
+      <c r="D439">
+        <v>534611825563</v>
+      </c>
+      <c r="E439" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" t="s">
+        <v>68</v>
+      </c>
+      <c r="B440" t="s">
+        <v>18</v>
+      </c>
+      <c r="C440" t="s">
+        <v>69</v>
+      </c>
+      <c r="D440">
+        <v>534613022442</v>
+      </c>
+      <c r="E440" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" t="s">
+        <v>5</v>
+      </c>
+      <c r="B441" t="s">
+        <v>6</v>
+      </c>
+      <c r="C441" t="s">
+        <v>7</v>
+      </c>
+      <c r="D441">
+        <v>5346115092907</v>
+      </c>
+      <c r="E441" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" t="s">
+        <v>5</v>
+      </c>
+      <c r="B442" t="s">
+        <v>6</v>
+      </c>
+      <c r="C442" t="s">
+        <v>7</v>
+      </c>
+      <c r="D442">
+        <v>534680464800</v>
+      </c>
+      <c r="E442" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" t="s">
+        <v>5</v>
+      </c>
+      <c r="B443" t="s">
+        <v>6</v>
+      </c>
+      <c r="C443" t="s">
+        <v>7</v>
+      </c>
+      <c r="D443">
+        <v>534684924207</v>
+      </c>
+      <c r="E443" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" t="s">
+        <v>438</v>
+      </c>
+      <c r="B444" t="s">
+        <v>18</v>
+      </c>
+      <c r="C444" t="s">
+        <v>46</v>
+      </c>
+      <c r="D444">
+        <v>534610299173</v>
+      </c>
+      <c r="E444" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" t="s">
+        <v>436</v>
+      </c>
+      <c r="B445" t="s">
+        <v>18</v>
+      </c>
+      <c r="C445" t="s">
+        <v>46</v>
+      </c>
+      <c r="D445">
+        <v>534611085260</v>
+      </c>
+      <c r="E445" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" t="s">
+        <v>436</v>
+      </c>
+      <c r="B446" t="s">
+        <v>18</v>
+      </c>
+      <c r="C446" t="s">
+        <v>46</v>
+      </c>
+      <c r="D446">
+        <v>534611158077</v>
+      </c>
+      <c r="E446" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" t="s">
+        <v>440</v>
+      </c>
+      <c r="B447" t="s">
+        <v>6</v>
+      </c>
+      <c r="C447" t="s">
+        <v>69</v>
+      </c>
+      <c r="D447">
+        <v>534685177746</v>
+      </c>
+      <c r="E447" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" t="s">
+        <v>440</v>
+      </c>
+      <c r="B448" t="s">
+        <v>6</v>
+      </c>
+      <c r="C448" t="s">
+        <v>69</v>
+      </c>
+      <c r="D448">
+        <v>534685630280</v>
+      </c>
+      <c r="E448" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5">
+      <c r="A449" t="s">
+        <v>440</v>
+      </c>
+      <c r="B449" t="s">
+        <v>6</v>
+      </c>
+      <c r="C449" t="s">
+        <v>69</v>
+      </c>
+      <c r="D449">
+        <v>534685630344</v>
+      </c>
+      <c r="E449" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5">
+      <c r="A450" t="s">
+        <v>475</v>
+      </c>
+      <c r="B450" t="s">
+        <v>18</v>
+      </c>
+      <c r="C450" t="s">
+        <v>46</v>
+      </c>
+      <c r="D450">
+        <v>534611708038</v>
+      </c>
+      <c r="E450" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5">
+      <c r="A451" t="s">
+        <v>68</v>
+      </c>
+      <c r="B451" t="s">
+        <v>18</v>
+      </c>
+      <c r="C451" t="s">
+        <v>69</v>
+      </c>
+      <c r="D451">
+        <v>534611538723</v>
+      </c>
+      <c r="E451" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5">
+      <c r="A452" t="s">
+        <v>68</v>
+      </c>
+      <c r="B452" t="s">
+        <v>18</v>
+      </c>
+      <c r="C452" t="s">
+        <v>69</v>
+      </c>
+      <c r="D452">
+        <v>534610450156</v>
+      </c>
+      <c r="E452" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5">
+      <c r="A453" t="s">
+        <v>495</v>
+      </c>
+      <c r="B453" t="s">
+        <v>18</v>
+      </c>
+      <c r="C453" t="s">
+        <v>46</v>
+      </c>
+      <c r="D453">
+        <v>534611954740</v>
+      </c>
+      <c r="E453" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="454" spans="1:5">
+      <c r="A454" t="s">
+        <v>495</v>
+      </c>
+      <c r="B454" t="s">
+        <v>18</v>
+      </c>
+      <c r="C454" t="s">
+        <v>46</v>
+      </c>
+      <c r="D454">
+        <v>534611954740</v>
+      </c>
+      <c r="E454" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="455" spans="1:5">
+      <c r="A455" t="s">
+        <v>498</v>
+      </c>
+      <c r="B455" t="s">
+        <v>18</v>
+      </c>
+      <c r="C455" t="s">
+        <v>46</v>
+      </c>
+      <c r="D455">
+        <v>534610449580</v>
+      </c>
+      <c r="E455" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="456" spans="1:5">
+      <c r="A456" t="s">
+        <v>5</v>
+      </c>
+      <c r="B456" t="s">
+        <v>6</v>
+      </c>
+      <c r="C456" t="s">
+        <v>7</v>
+      </c>
+      <c r="D456">
+        <v>534612866494</v>
+      </c>
+      <c r="E456" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="457" spans="1:5">
+      <c r="A457" t="s">
+        <v>68</v>
+      </c>
+      <c r="B457" t="s">
+        <v>18</v>
+      </c>
+      <c r="C457" t="s">
+        <v>69</v>
+      </c>
+      <c r="D457">
+        <v>534612446192</v>
+      </c>
+      <c r="E457" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="458" spans="1:5">
+      <c r="A458" t="s">
+        <v>45</v>
+      </c>
+      <c r="B458" t="s">
+        <v>6</v>
+      </c>
+      <c r="C458" t="s">
+        <v>46</v>
+      </c>
+      <c r="D458">
+        <v>534685357943</v>
+      </c>
+      <c r="E458" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="459" spans="1:5">
+      <c r="A459" t="s">
+        <v>463</v>
+      </c>
+      <c r="B459" t="s">
+        <v>6</v>
+      </c>
+      <c r="C459" t="s">
+        <v>464</v>
+      </c>
+      <c r="D459">
+        <v>534680022864</v>
+      </c>
+      <c r="E459" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="460" spans="1:5">
+      <c r="A460" t="s">
+        <v>463</v>
+      </c>
+      <c r="B460" t="s">
+        <v>6</v>
+      </c>
+      <c r="C460" t="s">
+        <v>464</v>
+      </c>
+      <c r="D460">
+        <v>534685188323</v>
+      </c>
+      <c r="E460" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="461" spans="1:5">
+      <c r="A461" t="s">
+        <v>5</v>
+      </c>
+      <c r="B461" t="s">
+        <v>6</v>
+      </c>
+      <c r="C461" t="s">
+        <v>7</v>
+      </c>
+      <c r="D461">
+        <v>56906976941</v>
+      </c>
+      <c r="E461" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="462" spans="1:5">
+      <c r="A462" t="s">
+        <v>184</v>
+      </c>
+      <c r="B462" t="s">
+        <v>6</v>
+      </c>
+      <c r="C462" t="s">
+        <v>185</v>
+      </c>
+      <c r="D462">
+        <v>534686488504</v>
+      </c>
+      <c r="E462" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="463" spans="1:5">
+      <c r="A463" t="s">
+        <v>507</v>
+      </c>
+      <c r="B463" t="s">
+        <v>6</v>
+      </c>
+      <c r="C463" t="s">
+        <v>46</v>
+      </c>
+      <c r="D463" t="s">
+        <v>21</v>
+      </c>
+      <c r="E463" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="464" spans="1:5">
+      <c r="A464" t="s">
+        <v>68</v>
+      </c>
+      <c r="B464" t="s">
+        <v>18</v>
+      </c>
+      <c r="C464" t="s">
+        <v>69</v>
+      </c>
+      <c r="D464">
+        <v>534613175978</v>
+      </c>
+      <c r="E464" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="465" spans="1:5">
+      <c r="A465" t="s">
+        <v>68</v>
+      </c>
+      <c r="B465" t="s">
+        <v>18</v>
+      </c>
+      <c r="C465" t="s">
+        <v>69</v>
+      </c>
+      <c r="D465">
+        <v>534611920926</v>
+      </c>
+      <c r="E465" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="466" spans="1:5">
+      <c r="A466" t="s">
+        <v>68</v>
+      </c>
+      <c r="B466" t="s">
+        <v>18</v>
+      </c>
+      <c r="C466" t="s">
+        <v>69</v>
+      </c>
+      <c r="D466">
+        <v>534613185944</v>
+      </c>
+      <c r="E466" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="467" spans="1:5">
+      <c r="A467" t="s">
+        <v>49</v>
+      </c>
+      <c r="B467" t="s">
+        <v>6</v>
+      </c>
+      <c r="C467" t="s">
+        <v>7</v>
+      </c>
+      <c r="D467">
+        <v>534685839989</v>
+      </c>
+      <c r="E467" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="468" spans="1:5">
+      <c r="A468" t="s">
+        <v>68</v>
+      </c>
+      <c r="B468" t="s">
+        <v>18</v>
+      </c>
+      <c r="C468" t="s">
+        <v>69</v>
+      </c>
+      <c r="D468">
+        <v>534612296948</v>
+      </c>
+      <c r="E468" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="469" spans="1:5">
+      <c r="A469" t="s">
+        <v>438</v>
+      </c>
+      <c r="B469" t="s">
+        <v>18</v>
+      </c>
+      <c r="C469" t="s">
+        <v>46</v>
+      </c>
+      <c r="D469">
+        <v>534610725209</v>
+      </c>
+      <c r="E469" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="470" spans="1:5">
+      <c r="A470" t="s">
+        <v>472</v>
+      </c>
+      <c r="B470" t="s">
+        <v>18</v>
+      </c>
+      <c r="C470" t="s">
+        <v>46</v>
+      </c>
+      <c r="D470">
+        <v>534612416942</v>
+      </c>
+      <c r="E470" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="471" spans="1:5">
+      <c r="A471" t="s">
+        <v>472</v>
+      </c>
+      <c r="B471" t="s">
+        <v>18</v>
+      </c>
+      <c r="C471" t="s">
+        <v>46</v>
+      </c>
+      <c r="D471">
+        <v>534611454957</v>
+      </c>
+      <c r="E471" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="472" spans="1:5">
+      <c r="A472" t="s">
+        <v>438</v>
+      </c>
+      <c r="B472" t="s">
+        <v>18</v>
+      </c>
+      <c r="C472" t="s">
+        <v>46</v>
+      </c>
+      <c r="D472">
+        <v>534612564269</v>
+      </c>
+      <c r="E472" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="473" spans="1:5">
+      <c r="A473" t="s">
+        <v>438</v>
+      </c>
+      <c r="B473" t="s">
+        <v>18</v>
+      </c>
+      <c r="C473" t="s">
+        <v>46</v>
+      </c>
+      <c r="D473">
+        <v>534611187567</v>
+      </c>
+      <c r="E473" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="474" spans="1:5">
+      <c r="A474" t="s">
+        <v>440</v>
+      </c>
+      <c r="B474" t="s">
+        <v>6</v>
+      </c>
+      <c r="C474" t="s">
+        <v>69</v>
+      </c>
+      <c r="D474">
+        <v>534685806171</v>
+      </c>
+      <c r="E474" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="475" spans="1:5">
+      <c r="A475" t="s">
+        <v>440</v>
+      </c>
+      <c r="B475" t="s">
+        <v>6</v>
+      </c>
+      <c r="C475" t="s">
+        <v>69</v>
+      </c>
+      <c r="D475">
+        <v>534685053150</v>
+      </c>
+      <c r="E475" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="476" spans="1:5">
+      <c r="A476" t="s">
+        <v>440</v>
+      </c>
+      <c r="B476" t="s">
+        <v>6</v>
+      </c>
+      <c r="C476" t="s">
+        <v>69</v>
+      </c>
+      <c r="D476">
+        <v>534685917910</v>
+      </c>
+      <c r="E476" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="477" spans="1:5">
+      <c r="A477" t="s">
+        <v>440</v>
+      </c>
+      <c r="B477" t="s">
+        <v>6</v>
+      </c>
+      <c r="C477" t="s">
+        <v>69</v>
+      </c>
+      <c r="D477">
+        <v>534686422514</v>
+      </c>
+      <c r="E477" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="478" spans="1:5">
+      <c r="A478" t="s">
+        <v>440</v>
+      </c>
+      <c r="B478" t="s">
+        <v>6</v>
+      </c>
+      <c r="C478" t="s">
+        <v>69</v>
+      </c>
+      <c r="D478">
+        <v>534685404055</v>
+      </c>
+      <c r="E478" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="479" spans="1:5">
+      <c r="A479" t="s">
+        <v>440</v>
+      </c>
+      <c r="B479" t="s">
+        <v>6</v>
+      </c>
+      <c r="C479" t="s">
+        <v>69</v>
+      </c>
+      <c r="D479">
+        <v>534685527820</v>
+      </c>
+      <c r="E479" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="480" spans="1:5">
+      <c r="A480" t="s">
+        <v>440</v>
+      </c>
+      <c r="B480" t="s">
+        <v>6</v>
+      </c>
+      <c r="C480" t="s">
+        <v>69</v>
+      </c>
+      <c r="D480">
+        <v>534686307577</v>
+      </c>
+      <c r="E480" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="481" spans="1:5">
+      <c r="A481" t="s">
+        <v>440</v>
+      </c>
+      <c r="B481" t="s">
+        <v>6</v>
+      </c>
+      <c r="C481" t="s">
+        <v>69</v>
+      </c>
+      <c r="D481">
+        <v>534680110914</v>
+      </c>
+      <c r="E481" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="482" spans="1:5">
+      <c r="A482" t="s">
+        <v>440</v>
+      </c>
+      <c r="B482" t="s">
+        <v>6</v>
+      </c>
+      <c r="C482" t="s">
+        <v>69</v>
+      </c>
+      <c r="D482">
+        <v>534680630459</v>
+      </c>
+      <c r="E482" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="483" spans="1:5">
+      <c r="A483" t="s">
+        <v>438</v>
+      </c>
+      <c r="B483" t="s">
+        <v>18</v>
+      </c>
+      <c r="C483" t="s">
+        <v>46</v>
+      </c>
+      <c r="D483">
+        <v>534613162063</v>
+      </c>
+      <c r="E483" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="484" spans="1:5">
+      <c r="A484" t="s">
+        <v>438</v>
+      </c>
+      <c r="B484" t="s">
+        <v>18</v>
+      </c>
+      <c r="C484" t="s">
+        <v>46</v>
+      </c>
+      <c r="D484">
+        <v>5346115092538</v>
+      </c>
+      <c r="E484" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="485" spans="1:5">
+      <c r="A485" t="s">
+        <v>472</v>
+      </c>
+      <c r="B485" t="s">
+        <v>18</v>
+      </c>
+      <c r="C485" t="s">
+        <v>46</v>
+      </c>
+      <c r="D485">
+        <v>534610606645</v>
+      </c>
+      <c r="E485" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="486" spans="1:5">
+      <c r="A486" t="s">
+        <v>45</v>
+      </c>
+      <c r="B486" t="s">
+        <v>6</v>
+      </c>
+      <c r="C486" t="s">
+        <v>46</v>
+      </c>
+      <c r="D486">
+        <v>534680316610</v>
+      </c>
+      <c r="E486" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="487" spans="1:5">
+      <c r="A487" t="s">
+        <v>49</v>
+      </c>
+      <c r="B487" t="s">
+        <v>6</v>
+      </c>
+      <c r="C487" t="s">
+        <v>7</v>
+      </c>
+      <c r="D487">
+        <v>534680521613</v>
+      </c>
+      <c r="E487" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="488" spans="1:5">
+      <c r="A488" t="s">
+        <v>472</v>
+      </c>
+      <c r="B488" t="s">
+        <v>18</v>
+      </c>
+      <c r="C488" t="s">
+        <v>46</v>
+      </c>
+      <c r="D488">
+        <v>534612416942</v>
+      </c>
+      <c r="E488" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="489" spans="1:5">
+      <c r="A489" t="s">
+        <v>495</v>
+      </c>
+      <c r="B489" t="s">
+        <v>18</v>
+      </c>
+      <c r="C489" t="s">
+        <v>46</v>
+      </c>
+      <c r="D489">
+        <v>534610615157</v>
+      </c>
+      <c r="E489" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="490" spans="1:5">
+      <c r="A490" t="s">
+        <v>5</v>
+      </c>
+      <c r="B490" t="s">
+        <v>6</v>
+      </c>
+      <c r="C490" t="s">
+        <v>7</v>
+      </c>
+      <c r="D490">
+        <v>32189505012</v>
+      </c>
+      <c r="E490" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="491" spans="1:5">
+      <c r="A491" t="s">
+        <v>5</v>
+      </c>
+      <c r="B491" t="s">
+        <v>6</v>
+      </c>
+      <c r="C491" t="s">
+        <v>7</v>
+      </c>
+      <c r="D491">
+        <v>45131870128</v>
+      </c>
+      <c r="E491" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="492" spans="1:5">
+      <c r="A492" t="s">
+        <v>472</v>
+      </c>
+      <c r="B492" t="s">
+        <v>18</v>
+      </c>
+      <c r="C492" t="s">
+        <v>46</v>
+      </c>
+      <c r="D492">
+        <v>534610956884</v>
+      </c>
+      <c r="E492" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="493" spans="1:5">
+      <c r="A493" t="s">
+        <v>450</v>
+      </c>
+      <c r="B493" t="s">
+        <v>18</v>
+      </c>
+      <c r="C493" t="s">
+        <v>46</v>
+      </c>
+      <c r="D493">
+        <v>534610880594</v>
+      </c>
+      <c r="E493" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="494" spans="1:5">
+      <c r="A494" t="s">
+        <v>472</v>
+      </c>
+      <c r="B494" t="s">
+        <v>18</v>
+      </c>
+      <c r="C494" t="s">
+        <v>46</v>
+      </c>
+      <c r="D494">
+        <v>534613167264</v>
+      </c>
+      <c r="E494" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="495" spans="1:5">
+      <c r="A495" t="s">
+        <v>540</v>
+      </c>
+      <c r="B495" t="s">
+        <v>18</v>
+      </c>
+      <c r="C495" t="s">
+        <v>46</v>
+      </c>
+      <c r="D495">
+        <v>534613094139</v>
+      </c>
+      <c r="E495" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="496" spans="1:5">
+      <c r="A496" t="s">
+        <v>540</v>
+      </c>
+      <c r="B496" t="s">
+        <v>18</v>
+      </c>
+      <c r="C496" t="s">
+        <v>46</v>
+      </c>
+      <c r="D496">
+        <v>534613094154</v>
+      </c>
+      <c r="E496" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="497" spans="1:5">
+      <c r="A497" t="s">
+        <v>472</v>
+      </c>
+      <c r="B497" t="s">
+        <v>18</v>
+      </c>
+      <c r="C497" t="s">
+        <v>46</v>
+      </c>
+      <c r="D497">
+        <v>534613167264</v>
+      </c>
+      <c r="E497" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="498" spans="1:5">
+      <c r="A498" t="s">
+        <v>495</v>
+      </c>
+      <c r="B498" t="s">
+        <v>18</v>
+      </c>
+      <c r="C498" t="s">
+        <v>46</v>
+      </c>
+      <c r="D498">
+        <v>534610392452</v>
+      </c>
+      <c r="E498" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="499" spans="1:5">
+      <c r="A499" t="s">
+        <v>438</v>
+      </c>
+      <c r="B499" t="s">
+        <v>18</v>
+      </c>
+      <c r="C499" t="s">
+        <v>46</v>
+      </c>
+      <c r="D499">
+        <v>534756023827</v>
+      </c>
+      <c r="E499" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="500" spans="1:5">
+      <c r="A500" t="s">
+        <v>68</v>
+      </c>
+      <c r="B500" t="s">
+        <v>18</v>
+      </c>
+      <c r="C500" t="s">
+        <v>69</v>
+      </c>
+      <c r="D500">
+        <v>534612881795</v>
+      </c>
+      <c r="E500" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="501" spans="1:5">
+      <c r="A501" t="s">
+        <v>68</v>
+      </c>
+      <c r="B501" t="s">
+        <v>18</v>
+      </c>
+      <c r="C501" t="s">
+        <v>69</v>
+      </c>
+      <c r="D501">
+        <v>534613183168</v>
+      </c>
+      <c r="E501" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="502" spans="1:5">
+      <c r="A502" t="s">
+        <v>68</v>
+      </c>
+      <c r="B502" t="s">
+        <v>18</v>
+      </c>
+      <c r="C502" t="s">
+        <v>69</v>
+      </c>
+      <c r="D502">
+        <v>534613094154</v>
+      </c>
+      <c r="E502" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="503" spans="1:5">
+      <c r="A503" t="s">
+        <v>68</v>
+      </c>
+      <c r="B503" t="s">
+        <v>18</v>
+      </c>
+      <c r="C503" t="s">
+        <v>69</v>
+      </c>
+      <c r="D503">
+        <v>534613094139</v>
+      </c>
+      <c r="E503" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="504" spans="1:5">
+      <c r="A504" t="s">
+        <v>68</v>
+      </c>
+      <c r="B504" t="s">
+        <v>18</v>
+      </c>
+      <c r="C504" t="s">
+        <v>69</v>
+      </c>
+      <c r="D504">
+        <v>534613049678</v>
+      </c>
+      <c r="E504" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="505" spans="1:5">
+      <c r="A505" t="s">
+        <v>68</v>
+      </c>
+      <c r="B505" t="s">
+        <v>18</v>
+      </c>
+      <c r="C505" t="s">
+        <v>69</v>
+      </c>
+      <c r="D505">
+        <v>534611928584</v>
+      </c>
+      <c r="E505" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="506" spans="1:5">
+      <c r="A506" t="s">
+        <v>68</v>
+      </c>
+      <c r="B506" t="s">
+        <v>18</v>
+      </c>
+      <c r="C506" t="s">
+        <v>69</v>
+      </c>
+      <c r="D506">
+        <v>534610935358</v>
+      </c>
+      <c r="E506" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="507" spans="1:5">
+      <c r="A507" t="s">
+        <v>68</v>
+      </c>
+      <c r="B507" t="s">
+        <v>18</v>
+      </c>
+      <c r="C507" t="s">
+        <v>69</v>
+      </c>
+      <c r="D507">
+        <v>534613049652</v>
+      </c>
+      <c r="E507" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="508" spans="1:5">
+      <c r="A508" t="s">
+        <v>68</v>
+      </c>
+      <c r="B508" t="s">
+        <v>18</v>
+      </c>
+      <c r="C508" t="s">
+        <v>69</v>
+      </c>
+      <c r="D508">
+        <v>534610894805</v>
+      </c>
+      <c r="E508" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="509" spans="1:5">
+      <c r="A509" t="s">
+        <v>68</v>
+      </c>
+      <c r="B509" t="s">
+        <v>18</v>
+      </c>
+      <c r="C509" t="s">
+        <v>69</v>
+      </c>
+      <c r="D509">
+        <v>534610771359</v>
+      </c>
+      <c r="E509" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="510" spans="1:5">
+      <c r="A510" t="s">
+        <v>68</v>
+      </c>
+      <c r="B510" t="s">
+        <v>18</v>
+      </c>
+      <c r="C510" t="s">
+        <v>69</v>
+      </c>
+      <c r="D510">
+        <v>534611525967</v>
+      </c>
+      <c r="E510" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="511" spans="1:5">
+      <c r="A511" t="s">
+        <v>68</v>
+      </c>
+      <c r="B511" t="s">
+        <v>18</v>
+      </c>
+      <c r="C511" t="s">
+        <v>69</v>
+      </c>
+      <c r="D511">
+        <v>534612209898</v>
+      </c>
+      <c r="E511" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="512" spans="1:5">
+      <c r="A512" t="s">
+        <v>68</v>
+      </c>
+      <c r="B512" t="s">
+        <v>18</v>
+      </c>
+      <c r="C512" t="s">
+        <v>69</v>
+      </c>
+      <c r="D512">
+        <v>534610906416</v>
+      </c>
+      <c r="E512" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="513" spans="1:5">
+      <c r="A513" t="s">
+        <v>495</v>
+      </c>
+      <c r="B513" t="s">
+        <v>18</v>
+      </c>
+      <c r="C513" t="s">
+        <v>46</v>
+      </c>
+      <c r="D513">
+        <v>534612739222</v>
+      </c>
+      <c r="E513" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="514" spans="1:5">
+      <c r="A514" t="s">
+        <v>433</v>
+      </c>
+      <c r="B514" t="s">
+        <v>6</v>
+      </c>
+      <c r="C514" t="s">
+        <v>46</v>
+      </c>
+      <c r="D514">
+        <v>534685023854</v>
+      </c>
+      <c r="E514" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="515" spans="1:5">
+      <c r="A515" t="s">
+        <v>433</v>
+      </c>
+      <c r="B515" t="s">
+        <v>6</v>
+      </c>
+      <c r="C515" t="s">
+        <v>46</v>
+      </c>
+      <c r="D515">
+        <v>534685217517</v>
+      </c>
+      <c r="E515" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="516" spans="1:5">
+      <c r="A516" t="s">
+        <v>433</v>
+      </c>
+      <c r="B516" t="s">
+        <v>6</v>
+      </c>
+      <c r="C516" t="s">
+        <v>46</v>
+      </c>
+      <c r="D516">
+        <v>534684969819</v>
+      </c>
+      <c r="E516" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="517" spans="1:5">
+      <c r="A517" t="s">
+        <v>433</v>
+      </c>
+      <c r="B517" t="s">
+        <v>6</v>
+      </c>
+      <c r="C517" t="s">
+        <v>46</v>
+      </c>
+      <c r="D517">
+        <v>534686387305</v>
+      </c>
+      <c r="E517" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="518" spans="1:5">
+      <c r="A518" t="s">
+        <v>433</v>
+      </c>
+      <c r="B518" t="s">
+        <v>6</v>
+      </c>
+      <c r="C518" t="s">
+        <v>46</v>
+      </c>
+      <c r="D518">
+        <v>534686051391</v>
+      </c>
+      <c r="E518" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="519" spans="1:5">
+      <c r="A519" t="s">
+        <v>45</v>
+      </c>
+      <c r="B519" t="s">
+        <v>6</v>
+      </c>
+      <c r="C519" t="s">
+        <v>46</v>
+      </c>
+      <c r="D519">
+        <v>534685009772</v>
+      </c>
+      <c r="E519" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="520" spans="1:5">
+      <c r="A520" t="s">
+        <v>133</v>
+      </c>
+      <c r="B520" t="s">
+        <v>6</v>
+      </c>
+      <c r="C520" t="s">
+        <v>46</v>
+      </c>
+      <c r="D520">
+        <v>534680686027</v>
+      </c>
+      <c r="E520" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="521" spans="1:5">
+      <c r="A521" t="s">
+        <v>133</v>
+      </c>
+      <c r="B521" t="s">
+        <v>6</v>
+      </c>
+      <c r="C521" t="s">
+        <v>46</v>
+      </c>
+      <c r="D521">
+        <v>534685126428</v>
+      </c>
+      <c r="E521" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="522" spans="1:5">
+      <c r="A522" t="s">
+        <v>45</v>
+      </c>
+      <c r="B522" t="s">
+        <v>6</v>
+      </c>
+      <c r="C522" t="s">
+        <v>46</v>
+      </c>
+      <c r="D522">
+        <v>534757084790</v>
+      </c>
+      <c r="E522" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="523" spans="1:5">
+      <c r="A523" t="s">
+        <v>45</v>
+      </c>
+      <c r="B523" t="s">
+        <v>6</v>
+      </c>
+      <c r="C523" t="s">
+        <v>46</v>
+      </c>
+      <c r="D523">
+        <v>534758233337</v>
+      </c>
+      <c r="E523" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="524" spans="1:5">
+      <c r="A524" t="s">
+        <v>45</v>
+      </c>
+      <c r="B524" t="s">
+        <v>6</v>
+      </c>
+      <c r="C524" t="s">
+        <v>46</v>
+      </c>
+      <c r="D524">
+        <v>534757821608</v>
+      </c>
+      <c r="E524" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="525" spans="1:5">
+      <c r="A525" t="s">
+        <v>45</v>
+      </c>
+      <c r="B525" t="s">
+        <v>6</v>
+      </c>
+      <c r="C525" t="s">
+        <v>46</v>
+      </c>
+      <c r="D525">
+        <v>534685372487</v>
+      </c>
+      <c r="E525" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="526" spans="1:5">
+      <c r="A526" t="s">
+        <v>45</v>
+      </c>
+      <c r="B526" t="s">
+        <v>6</v>
+      </c>
+      <c r="C526" t="s">
+        <v>46</v>
+      </c>
+      <c r="D526">
+        <v>534685372487</v>
+      </c>
+      <c r="E526" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="527" spans="1:5">
+      <c r="A527" t="s">
+        <v>45</v>
+      </c>
+      <c r="B527" t="s">
+        <v>6</v>
+      </c>
+      <c r="C527" t="s">
+        <v>46</v>
+      </c>
+      <c r="D527">
+        <v>534684687013</v>
+      </c>
+      <c r="E527" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="528" spans="1:5">
+      <c r="A528" t="s">
+        <v>45</v>
+      </c>
+      <c r="B528" t="s">
+        <v>6</v>
+      </c>
+      <c r="C528" t="s">
+        <v>46</v>
+      </c>
+      <c r="D528">
+        <v>534685743832</v>
+      </c>
+      <c r="E528" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="529" spans="1:5">
+      <c r="A529" t="s">
+        <v>45</v>
+      </c>
+      <c r="B529" t="s">
+        <v>6</v>
+      </c>
+      <c r="C529" t="s">
+        <v>46</v>
+      </c>
+      <c r="D529">
+        <v>534680656867</v>
+      </c>
+      <c r="E529" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="530" spans="1:5">
+      <c r="A530" t="s">
+        <v>452</v>
+      </c>
+      <c r="B530" t="s">
+        <v>18</v>
+      </c>
+      <c r="C530" t="s">
+        <v>46</v>
+      </c>
+      <c r="D530">
+        <v>534610437624</v>
+      </c>
+      <c r="E530" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="531" spans="1:5">
+      <c r="A531" t="s">
+        <v>452</v>
+      </c>
+      <c r="B531" t="s">
+        <v>18</v>
+      </c>
+      <c r="C531" t="s">
+        <v>46</v>
+      </c>
+      <c r="D531">
+        <v>534612262329</v>
+      </c>
+      <c r="E531" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="532" spans="1:5">
+      <c r="A532" t="s">
+        <v>438</v>
+      </c>
+      <c r="B532" t="s">
+        <v>18</v>
+      </c>
+      <c r="C532" t="s">
+        <v>46</v>
+      </c>
+      <c r="D532">
+        <v>534612819376</v>
+      </c>
+      <c r="E532" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="533" spans="1:5">
+      <c r="A533" t="s">
+        <v>438</v>
+      </c>
+      <c r="B533" t="s">
+        <v>18</v>
+      </c>
+      <c r="C533" t="s">
+        <v>46</v>
+      </c>
+      <c r="D533">
+        <v>534610134395</v>
+      </c>
+      <c r="E533" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="534" spans="1:5">
+      <c r="A534" t="s">
+        <v>438</v>
+      </c>
+      <c r="B534" t="s">
+        <v>18</v>
+      </c>
+      <c r="C534" t="s">
+        <v>46</v>
+      </c>
+      <c r="D534">
+        <v>534612819376</v>
+      </c>
+      <c r="E534" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="535" spans="1:5">
+      <c r="A535" t="s">
+        <v>581</v>
+      </c>
+      <c r="B535" t="s">
+        <v>18</v>
+      </c>
+      <c r="C535" t="s">
+        <v>46</v>
+      </c>
+      <c r="D535">
+        <v>534612699364</v>
+      </c>
+      <c r="E535" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="536" spans="1:5">
+      <c r="A536" t="s">
+        <v>438</v>
+      </c>
+      <c r="B536" t="s">
+        <v>18</v>
+      </c>
+      <c r="C536" t="s">
+        <v>46</v>
+      </c>
+      <c r="D536">
+        <v>534610049832</v>
+      </c>
+      <c r="E536" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="537" spans="1:5">
+      <c r="A537" t="s">
+        <v>438</v>
+      </c>
+      <c r="B537" t="s">
+        <v>18</v>
+      </c>
+      <c r="C537" t="s">
+        <v>46</v>
+      </c>
+      <c r="D537">
+        <v>534611140399</v>
+      </c>
+      <c r="E537" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="538" spans="1:5">
+      <c r="A538" t="s">
+        <v>438</v>
+      </c>
+      <c r="B538" t="s">
+        <v>18</v>
+      </c>
+      <c r="C538" t="s">
+        <v>46</v>
+      </c>
+      <c r="D538">
+        <v>534610590850</v>
+      </c>
+      <c r="E538" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="539" spans="1:5">
+      <c r="A539" t="s">
+        <v>438</v>
+      </c>
+      <c r="B539" t="s">
+        <v>18</v>
+      </c>
+      <c r="C539" t="s">
+        <v>46</v>
+      </c>
+      <c r="D539">
+        <v>534610465589</v>
+      </c>
+      <c r="E539" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="540" spans="1:5">
+      <c r="A540" t="s">
+        <v>587</v>
+      </c>
+      <c r="B540" t="s">
+        <v>6</v>
+      </c>
+      <c r="C540" t="s">
+        <v>46</v>
+      </c>
+      <c r="D540">
+        <v>534686043043</v>
+      </c>
+      <c r="E540" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="541" spans="1:5">
+      <c r="A541" t="s">
+        <v>587</v>
+      </c>
+      <c r="B541" t="s">
+        <v>6</v>
+      </c>
+      <c r="C541" t="s">
+        <v>46</v>
+      </c>
+      <c r="D541" t="s">
+        <v>21</v>
+      </c>
+      <c r="E541" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="542" spans="1:5">
+      <c r="A542" t="s">
+        <v>133</v>
+      </c>
+      <c r="B542" t="s">
+        <v>6</v>
+      </c>
+      <c r="C542" t="s">
+        <v>46</v>
+      </c>
+      <c r="D542">
+        <v>534610287503</v>
+      </c>
+      <c r="E542" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="543" spans="1:5">
+      <c r="A543" t="s">
+        <v>133</v>
+      </c>
+      <c r="B543" t="s">
+        <v>6</v>
+      </c>
+      <c r="C543" t="s">
+        <v>46</v>
+      </c>
+      <c r="D543">
+        <v>534685635863</v>
+      </c>
+      <c r="E543" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="544" spans="1:5">
+      <c r="A544" t="s">
+        <v>440</v>
+      </c>
+      <c r="B544" t="s">
+        <v>6</v>
+      </c>
+      <c r="C544" t="s">
+        <v>69</v>
+      </c>
+      <c r="D544" t="s">
+        <v>21</v>
+      </c>
+      <c r="E544" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="545" spans="1:5">
+      <c r="A545" t="s">
+        <v>133</v>
+      </c>
+      <c r="B545" t="s">
+        <v>6</v>
+      </c>
+      <c r="C545" t="s">
+        <v>46</v>
+      </c>
+      <c r="D545">
+        <v>534686319235</v>
+      </c>
+      <c r="E545" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="546" spans="1:5">
+      <c r="A546" t="s">
+        <v>440</v>
+      </c>
+      <c r="B546" t="s">
+        <v>6</v>
+      </c>
+      <c r="C546" t="s">
+        <v>69</v>
+      </c>
+      <c r="D546">
+        <v>534680675338</v>
+      </c>
+      <c r="E546" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="547" spans="1:5">
+      <c r="A547" t="s">
+        <v>133</v>
+      </c>
+      <c r="B547" t="s">
+        <v>6</v>
+      </c>
+      <c r="C547" t="s">
+        <v>46</v>
+      </c>
+      <c r="D547">
+        <v>534680409823</v>
+      </c>
+      <c r="E547" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="548" spans="1:5">
+      <c r="A548" t="s">
+        <v>440</v>
+      </c>
+      <c r="B548" t="s">
+        <v>6</v>
+      </c>
+      <c r="C548" t="s">
+        <v>69</v>
+      </c>
+      <c r="D548">
+        <v>534686282864</v>
+      </c>
+      <c r="E548" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="549" spans="1:5">
+      <c r="A549" t="s">
+        <v>440</v>
+      </c>
+      <c r="B549" t="s">
+        <v>6</v>
+      </c>
+      <c r="C549" t="s">
+        <v>69</v>
+      </c>
+      <c r="D549">
+        <v>534685811265</v>
+      </c>
+      <c r="E549" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="550" spans="1:5">
+      <c r="A550" t="s">
+        <v>440</v>
+      </c>
+      <c r="B550" t="s">
+        <v>6</v>
+      </c>
+      <c r="C550" t="s">
+        <v>69</v>
+      </c>
+      <c r="D550">
+        <v>534680478929</v>
+      </c>
+      <c r="E550" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="551" spans="1:5">
+      <c r="A551" t="s">
+        <v>440</v>
+      </c>
+      <c r="B551" t="s">
+        <v>6</v>
+      </c>
+      <c r="C551" t="s">
+        <v>69</v>
+      </c>
+      <c r="D551">
+        <v>534686103401</v>
+      </c>
+      <c r="E551" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="552" spans="1:5">
+      <c r="A552" t="s">
+        <v>133</v>
+      </c>
+      <c r="B552" t="s">
+        <v>6</v>
+      </c>
+      <c r="C552" t="s">
+        <v>46</v>
+      </c>
+      <c r="D552">
+        <v>534684872751</v>
+      </c>
+      <c r="E552" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="553" spans="1:5">
+      <c r="A553" t="s">
+        <v>440</v>
+      </c>
+      <c r="B553" t="s">
+        <v>6</v>
+      </c>
+      <c r="C553" t="s">
+        <v>69</v>
+      </c>
+      <c r="D553">
+        <v>534686309530</v>
+      </c>
+      <c r="E553" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="554" spans="1:5">
+      <c r="A554" t="s">
+        <v>440</v>
+      </c>
+      <c r="B554" t="s">
+        <v>6</v>
+      </c>
+      <c r="C554" t="s">
+        <v>69</v>
+      </c>
+      <c r="D554">
+        <v>534685969664</v>
+      </c>
+      <c r="E554" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="555" spans="1:5">
+      <c r="A555" t="s">
+        <v>440</v>
+      </c>
+      <c r="B555" t="s">
+        <v>6</v>
+      </c>
+      <c r="C555" t="s">
+        <v>69</v>
+      </c>
+      <c r="D555">
+        <v>534685806171</v>
+      </c>
+      <c r="E555" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="556" spans="1:5">
+      <c r="A556" t="s">
+        <v>440</v>
+      </c>
+      <c r="B556" t="s">
+        <v>6</v>
+      </c>
+      <c r="C556" t="s">
+        <v>69</v>
+      </c>
+      <c r="D556">
+        <v>534684682882</v>
+      </c>
+      <c r="E556" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="557" spans="1:5">
+      <c r="A557" t="s">
+        <v>440</v>
+      </c>
+      <c r="B557" t="s">
+        <v>6</v>
+      </c>
+      <c r="C557" t="s">
+        <v>69</v>
+      </c>
+      <c r="D557">
+        <v>534685020682</v>
+      </c>
+      <c r="E557" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="558" spans="1:5">
+      <c r="A558" t="s">
+        <v>440</v>
+      </c>
+      <c r="B558" t="s">
+        <v>6</v>
+      </c>
+      <c r="C558" t="s">
+        <v>69</v>
+      </c>
+      <c r="D558">
+        <v>534686051247</v>
+      </c>
+      <c r="E558" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="559" spans="1:5">
+      <c r="A559" t="s">
+        <v>440</v>
+      </c>
+      <c r="B559" t="s">
+        <v>6</v>
+      </c>
+      <c r="C559" t="s">
+        <v>69</v>
+      </c>
+      <c r="D559">
+        <v>534686042273</v>
+      </c>
+      <c r="E559" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="560" spans="1:5">
+      <c r="A560" t="s">
+        <v>440</v>
+      </c>
+      <c r="B560" t="s">
+        <v>6</v>
+      </c>
+      <c r="C560" t="s">
+        <v>69</v>
+      </c>
+      <c r="D560">
+        <v>534686042273</v>
+      </c>
+      <c r="E560" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="561" spans="1:5">
+      <c r="A561" t="s">
+        <v>440</v>
+      </c>
+      <c r="B561" t="s">
+        <v>6</v>
+      </c>
+      <c r="C561" t="s">
+        <v>69</v>
+      </c>
+      <c r="D561">
+        <v>534685436894</v>
+      </c>
+      <c r="E561" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="562" spans="1:5">
+      <c r="A562" t="s">
+        <v>133</v>
+      </c>
+      <c r="B562" t="s">
+        <v>6</v>
+      </c>
+      <c r="C562" t="s">
+        <v>46</v>
+      </c>
+      <c r="D562">
+        <v>534686108581</v>
+      </c>
+      <c r="E562" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="563" spans="1:5">
+      <c r="A563" t="s">
+        <v>611</v>
+      </c>
+      <c r="B563" t="s">
+        <v>6</v>
+      </c>
+      <c r="C563" t="s">
+        <v>69</v>
+      </c>
+      <c r="D563">
         <v>534685949986</v>
       </c>
-      <c r="E362" t="s">
-        <v>408</v>
+      <c r="E563" t="s">
+        <v>612</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">